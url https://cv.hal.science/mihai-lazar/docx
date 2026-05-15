--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -221,1714 +221,1714 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of bright color centers into arrays of silicon carbide nanopillars</w:t>
+                <w:t xml:space="preserve">Electrical Characterization of HV (10 Kv) Power 4H-SiC Bipolar Junction Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bercu</w:t>
+                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kochtcheev</w:t>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lazar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0255612⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1021, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-T0Vjdb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169989v1</w:t>
+                <w:t xml:space="preserve">hal-05293324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of HV (10 Kv) Power 4H-SiC Bipolar Junction Transistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Matching Physical and Electrical Measurements (OBIC) to Simulation (FEM) on High Voltage Bipolar Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1021, pp.1-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-T0Vjdb⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1023, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-0v5tyE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293324v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05293312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Physical and Electrical Measurements (OBIC) to Simulation (FEM) on High Voltage Bipolar Diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Integration of bright color centers into arrays of silicon carbide nanopillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1023, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Defects in Solids for Quantum Technologies, 127 (2), pp.024003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/p-0v5tyE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0255612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05293312v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t>
+                <w:t xml:space="preserve">Infrared photoinduced force near-field spectroscopy of silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Beydoun</w:t>
+                <w:t xml:space="preserve">Youssef El-Helou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+                <w:t xml:space="preserve">Michel Kazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-pzTJ4o⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.161798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697223v1</w:t>
+                <w:t xml:space="preserve">hal-04796916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Non-Destructive Methods, Kelvin Force Probe Microscopy and µ-Raman to Characterize Doping in 4H-SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+                <w:t xml:space="preserve">Kuan Ting Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan Ting Wu</w:t>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+                <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 358, pp.13-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-sUIlP5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 360, pp.127-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/p-sj87Lx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Resistivity Aluminum Doped Layers Formed Using High Dose High Temperature Implants and Laser Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Roze</w:t>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Opprecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Atul Gupta</w:t>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 359, pp.21-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-7T0Wv7⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 358, pp.23-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-pzTJ4o⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796908v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared photoinduced force near-field spectroscopy of silicon carbide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Resistivity Aluminum Doped Layers Formed Using High Dose High Temperature Implants and Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef El-Helou</w:t>
+                <w:t xml:space="preserve">Fabien Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Usureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+                <w:t xml:space="preserve">Mathieu Opprecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Kazan</w:t>
+                <w:t xml:space="preserve">Atul Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 684, pp.161798. </w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 359, pp.21-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2024.161798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/p-7T0Wv7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796916v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence Characterization of Point Defects Generated through Ion Implantations in 4H-SiC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Etienne</w:t>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings13060992⟩</w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170818v1</w:t>
+                <w:t xml:space="preserve">hal-04276812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Quality Single Crystal Recrystallization of Thin 4H-SiC Films Deposed by PVD Techniques, a way for New Emerging Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 343, pp.21-28. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-w0ryrj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Extraction from 4H Silicon Carbide by Nanostructuring the Surface with High Temperature Annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Cathodoluminescence Characterization of Point Defects Generated through Ion Implantations in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Usureau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/p-lu37l6⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13060992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170897v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Plasma and Electrochemical Etching for Integrated Technology Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Beydoun</w:t>
+                <w:t xml:space="preserve">Light Extraction from 4H Silicon Carbide by Nanostructuring the Surface with High Temperature Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.10⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1089, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/p-lu37l6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303004v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Ammar</w:t>
+                <w:t xml:space="preserve">SiC Plasma and Electrochemical Etching for Integrated Technology Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (2), pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04276812v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KPFM -Raman spectroscopy coupled technique for the characterization of wide bandgap semiconductor devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2057,64 +2057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rumyantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1062, pp.293-297. </w:t>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (2), pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2390,90 +2390,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide Technology of MESFET-Based Power Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.539 - 548. </w:t>
@@ -2505,1220 +2505,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and Characterization of Carbonic Layers on 4H-SiC for Electrochemical Detections</w:t>
+                <w:t xml:space="preserve">Further optimization of VLS localized epitaxy for deeper 4H-SiC p-n junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pezard</w:t>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">C. Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 897, pp.739 - 742. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644735v1</w:t>
+                <w:t xml:space="preserve">hal-01615190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC integrated circuits for smart power converter</w:t>
+                <w:t xml:space="preserve">Realization and Characterization of Carbonic Layers on 4H-SiC for Electrochemical Detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J F Mogniotte</w:t>
+                <w:t xml:space="preserve">Julien Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 897, pp.739 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277111v1</w:t>
+                <w:t xml:space="preserve">hal-01644735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC p-n Junctions Formed by VLS Localized Epitaxy of Heavily Al-Doped p&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; Emitters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+                <w:t xml:space="preserve">SiC integrated circuits for smart power converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.385-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648360v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further optimization of VLS localized epitaxy for deeper 4H-SiC p-n junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC p-n Junctions Formed by VLS Localized Epitaxy of Heavily Al-Doped p&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brylinski</w:t>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 897, pp.63 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615190v1</w:t>
+                <w:t xml:space="preserve">hal-01648360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of VLS Growth Process for 4H-SiC P/N Junctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.205⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1976 - 1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388031v1</w:t>
+                <w:t xml:space="preserve">hal-01389631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertical Termination Filled with Adequate Dielectric for SiC Devices in HVDC Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+                <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 858, pp.982-985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389631v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical Termination Filled with Adequate Dielectric for SiC Devices in HVDC Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Thanh Huyen Nguyen</w:t>
+                <w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.982⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.2462-2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391838v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lvermeer Vermeeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (3), pp.1976-1980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387992v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC Neutron Sensors Based on Ion Implanted 10 B Neutron Converter Layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+                <w:t xml:space="preserve">Optimization of VLS Growth Process for 4H-SiC P/N Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2016.2565439⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 858, pp.205-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350099v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization of a graphene gate field effect transistor for electrochemical detection and biosensors</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3984,77 +3984,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Stable Ohmic Contact to p-Type 4H-SiC Based on Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,657 +4246,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dora Szalkai</w:t>
+                <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 821-823, pp.875 - 878. </w:t>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.789 - 792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391850v1</w:t>
+                <w:t xml:space="preserve">hal-01387983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric investigation of the formation of epitaxial Ti3SiC2 on 4H-SiC from Al-Ti annealing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Soueidan</w:t>
+                <w:t xml:space="preserve">Realization and Characterization of Graphene on 4H-SiC for Tera-Hertz Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Toury</w:t>
+                <w:t xml:space="preserve">Zakarya El-Friach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.077⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.941 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391845v1</w:t>
+                <w:t xml:space="preserve">hal-01391855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+                <w:t xml:space="preserve">Parametric investigation of the formation of epitaxial Ti3SiC2 on 4H-SiC from Al-Ti annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Laariedh</w:t>
+                <w:t xml:space="preserve">G. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.789⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347, pp.186 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.04.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387983v1</w:t>
+                <w:t xml:space="preserve">hal-01391845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and Characterization of Graphene on 4H-SiC for Tera-Hertz Transistors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+                <w:t xml:space="preserve">Study of the Stability of 4H-SiC Detectors by Thermal Neutron Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dora Szalkai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+                <w:t xml:space="preserve">Ludo Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 821-823, pp.941 - 944. </w:t>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.875 - 878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391855v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Electric field imagery in 4H-SiC power diodes using OBIC technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Electrical Engineering Symposium (SGE 2014), 72 (2), pp.20101. </w:t>
@@ -4940,1086 +4940,1086 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-Type Doping of 4H-SiC for Integrated Bipolar and Unipolar Devices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lalouat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kayambaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Vamvoukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.793 - 796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626119v1</w:t>
+                <w:t xml:space="preserve">hal-01391852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes for Space Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The channeling effect of Al and N ion implantation in 4H–SiC during JFET integrated device processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.644⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.256 - 259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391847v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The channeling effect of Al and N ion implantation in 4H–SiC during JFET integrated device processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Study on the Chemistry of Epitaxial Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Formation on 4H-SiC Using Al-Ti Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Toury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.033⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.432-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391844v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Chemistry of Epitaxial Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Formation on 4H-SiC Using Al-Ti Annealing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P-Type Doping of 4H-SiC for Integrated Bipolar and Unipolar Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berangère Toury</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (4), pp.329-342</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391858v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Konstantinidis</w:t>
+                <w:t xml:space="preserve">B. Berenguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kayambaki</w:t>
+                <w:t xml:space="preserve">Stéphane Biondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Vamvoukakis</w:t>
+                <w:t xml:space="preserve">Frédéric Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 821-823, pp.793 - 796. </w:t>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.644 - 647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391852v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of Vapor-Liquid-Solid Selective Epitaxy of Highly p-type Doped 4H-SiC: PiN Diodes with Peripheral Protection and Improvement of Specific Contact Resistance of Ohmic Contacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Soulière</w:t>
+                <w:t xml:space="preserve">Radiation Silicon Carbide Detectors Based on Ion Implantation of Boron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Szalkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vermeeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.639⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2105-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2320943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987147v1</w:t>
+                <w:t xml:space="preserve">hal-03350134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Silicon Carbide Detectors Based on Ion Implantation of Boron</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Vermeeren</w:t>
+                <w:t xml:space="preserve">Heteroepitaxy of P-Doped 3C-SiC on Diamond by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.2105-2111. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 806, pp.33 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2320943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350134v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteroepitaxy of P-Doped 3C-SiC on Diamond by VLS Transport</w:t>
+                <w:t xml:space="preserve">Applications of Vapor-Liquid-Solid Selective Epitaxy of Highly p-type Doped 4H-SiC: PiN Diodes with Peripheral Protection and Improvement of Specific Contact Resistance of Ohmic Contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Rebaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">A. Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+                <w:t xml:space="preserve">V. Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 806, pp.33 - 37. </w:t>
+              <w:t xml:space="preserve">, 2014, Silicon Carbide and Related Materials 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01391865v1</w:t>
+                <w:t xml:space="preserve">hal-01987147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC P+N UV Photodiodes: Influence of Temperature and Irradiation</w:t>
               </w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1693, </w:t>
@@ -6133,2048 +6133,2048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+                <w:t xml:space="preserve">Understanding the growth of p-doped 4H-SiC layers using vapour–liquid–solid transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 548, pp.125 - 129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803058v1</w:t>
+                <w:t xml:space="preserve">hal-01627830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low specific contact resistance measurements made on a highly p-type doped 4H-SiC layer selectively grown by vapor-liquid-solid transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (21), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4809570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nickel and titanium in the formation of ohmic contacts on p-type 4H–SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Laariedh</w:t>
+                <w:t xml:space="preserve">Study of the Nucleation of p-Doped SiC in Selective Epitaxial Growth Using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J-L Leclercq</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/28/4/045007⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.177-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627844v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">p-Doped SiC Growth on Diamond Substrate by VLS Transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of nickel and titanium in the formation of ohmic contacts on p-type 4H–SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cremillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo Ha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cauwet</w:t>
+                <w:t xml:space="preserve">J-L Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 740-742, pp.331 - 334. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/28/4/045007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627777v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization of PiN Diodes with p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Layer Selectively Grown by VLS Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">p-Doped SiC Growth on Diamond Substrate by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 740-742, pp.911 - 914. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.911⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.331 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627792v1</w:t>
+                <w:t xml:space="preserve">hal-01627777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective growth of p-doped SiC on diamond substrate by vapor–liquid–solid mechanism from Al–Si liquid phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Vo-Ha</w:t>
+                <w:t xml:space="preserve">Electrical Characterization of PiN Diodes with p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; Layer Selectively Grown by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carole</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Cauwet</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 740-742, pp.911 - 914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.740-742.911⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.03.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02863887v1</w:t>
+                <w:t xml:space="preserve">hal-01627792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the growth of p-doped 4H-SiC layers using vapour–liquid–solid transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Selective growth of p-doped SiC on diamond substrate by vapor–liquid–solid mechanism from Al–Si liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 548, pp.125 - 129. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.09.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627830v1</w:t>
+                <w:t xml:space="preserve">hal-02863887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the generation of stacking faults and active degradation measurements on off-axis and on-axis 4H-SiC PiN diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">Electrical Characteristics of SiC UV-Photodetector Device from the P-I-N Structure Behaviour to the Junction Barrier Schottky Structure Behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Biondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Hassan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Wilfried Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Bano</w:t>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (22), 222111, 4 p. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 711, pp.114-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4768440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769905v1</w:t>
+                <w:t xml:space="preserve">hal-04050522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes : A Comparison between Beam and Plasma Doping Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+                <w:t xml:space="preserve">Investigations on Ni-Ti-Al Ohmic Contacts Obtained on P-Type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 717-720, pp.1203-1206. </w:t>
+              <w:t xml:space="preserve">, 2012, 711, pp.169-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.1203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275699v1</w:t>
+                <w:t xml:space="preserve">hal-04050541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the lateral growth by VLS mechanism using Al-based melts on patterned SiC substrate</w:t>
+                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Esteve</w:t>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 717-720, pp.165-168. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803063v1</w:t>
+                <w:t xml:space="preserve">hal-02126341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 717-720, pp.545-548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.545⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.169-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803059v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characteristics of SiC UV-Photodetector Device from the P-I-N Structure Behaviour to the Junction Barrier Schottky Structure Behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">4H-SiC P&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;N UV Photodiodes : A Comparison between Beam and Plasma Doping Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palais</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 711, pp.114-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.114⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.1203-1206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.1203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050522v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on Ni-Ti-Al Ohmic Contacts Obtained on P-Type 4H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Laariedh</w:t>
+                <w:t xml:space="preserve">Study of the lateral growth by VLS mechanism using Al-based melts on patterned SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 711, pp.169-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.169⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.165-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050541v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.545-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126341v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">Observation of the generation of stacking faults and active degradation measurements on off-axis and on-axis 4H-SiC PiN diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Edwige Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 717-720, pp.169-172. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (22), 222111, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4768440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803061v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMS Analyses Applied to Open an Optical Window in 4H-SiC Devices for Electro-Optical Measurements</w:t>
               </w:r>
@@ -8212,51 +8212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 717-720, pp.885-888. </w:t>
@@ -8294,90 +8294,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-silicon carbide thin junction based ultraviolet photodetectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8434,851 +8434,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Enoch</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343373v1</w:t>
+                <w:t xml:space="preserve">hal-00597432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maher Soueidan</w:t>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t>
+              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672240v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">3C-SiC Heteroepitaxial Growth by Vapor-Liquid-Solid Mechanism on Patterned 4H-SiC Substrate Using Si-Ge Melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">N. Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.2177-2182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cg101487g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00661429v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 679-680, pp.477-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00597432v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3C-SiC Heteroepitaxial Growth by Vapor-Liquid-Solid Mechanism on Patterned 4H-SiC Substrate Using Si-Ge Melt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg101487g⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 324, pp.294-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786365v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00799902v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyimide Passivation Effect on High Voltage 4H-SiC PiN Diode Breakdown Voltage</w:t>
               </w:r>
@@ -9398,90 +9398,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Optimization for High Temperature SiC Lateral Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9545,90 +9545,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical beam induced current measurements: principles and applications to SiC device characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 206 (10), pp.2273-2283. </w:t>
@@ -9672,291 +9672,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Electrical Properties of Ohmic Contact Realized on p-type 4H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Impact of RIE Etching on the Breakdown Voltage of 4H-SiC Mesa Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Materials Science Forum, 600-603, pp.639-642. </w:t>
+              <w:t xml:space="preserve">, 2008, MATERIALS SCIENCE FORUM, 600-603, pp.1011-1014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391560v1</w:t>
+                <w:t xml:space="preserve">hal-04368150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of RIE Etching on the Breakdown Voltage of 4H-SiC Mesa Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Electrical Properties of Ohmic Contact Realized on p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, MATERIALS SCIENCE FORUM, 600-603, pp.1011-1014. </w:t>
+              <w:t xml:space="preserve">, 2008, Materials Science Forum, 600-603, pp.639-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.1011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368150v1</w:t>
+                <w:t xml:space="preserve">hal-00391560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 kV pin diodes with SiCrystal epiwafer</w:t>
               </w:r>
@@ -9968,51 +9968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10076,64 +10076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 4H–SiC selective epitaxial growth by VLS mechanism using Al and Ge-based melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10350,536 +10350,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge termination strategies for a 4 kV 4H-SiC thyristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zorngiebel</w:t>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4-6), pp.388-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140104v1</w:t>
+                <w:t xml:space="preserve">hal-00179458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Al ohmic contact to p-type 4H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heu Vang</w:t>
+                <w:t xml:space="preserve">Composants de puissance en SiC. Etat de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (4-6), pp.626-631</w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (4-5), pp.595-611</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141426v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composants de puissance en SiC. Etat de l'art</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Ni-Al ohmic contact to p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (4-5), pp.595-611</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (4-6), pp.626-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04371563v1</w:t>
+                <w:t xml:space="preserve">hal-00141426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Edge termination strategies for a 4 kV 4H-SiC thyristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 50 (7-8), pp.1183-1188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00179458v1</w:t>
+                <w:t xml:space="preserve">hal-00140104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
               </w:r>
@@ -10917,51 +10917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 483-485, pp.633-636. </w:t>
@@ -10999,103 +10999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.5 kV Thyristor in 4H-SiC with a JTE Periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 483-485, pp.1005-1008. </w:t>
@@ -11133,51 +11133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants à semi-conducteur de puissance pour des applications à haute température de fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11293,51 +11293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11388,90 +11388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Different Peripheral Protections on the Breakover Voltage of a 4H-SiC GTO Thyristor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11574,51 +11574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 457-460, pp.1025-1028. </w:t>
@@ -11682,51 +11682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11807,51 +11807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,307 +11905,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 4H-SiC High-Voltage Bipolar Diodes under Reverse Bias Using Electrical and OBIC Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Isoird</w:t>
+                <w:t xml:space="preserve">Characteristics of aluminum-implanted 6H-SiC samples after different thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 90 (3), pp.301-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00002-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.389-393.1289⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151720v1</w:t>
+                <w:t xml:space="preserve">hal-00140116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of aluminum-implanted 6H-SiC samples after different thermal treatments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+                <w:t xml:space="preserve">Study of 4H-SiC High-Voltage Bipolar Diodes under Reverse Bias Using Electrical and OBIC Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-5107(02)00002-8⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 389-393, pp.1289-1292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.389-393.1289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140116v1</w:t>
+                <w:t xml:space="preserve">hal-02151720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier height determination of SiC Schottky diodes by capacitance and current-voltage measurements</w:t>
               </w:r>
@@ -12325,51 +12325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing Studies of Al-implanted 6H-SiC in an Induction Furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12463,77 +12463,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 389-393, pp.827-830. </w:t>
@@ -12565,286 +12565,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Electrical Activation of Aluminium and Nitrogen Implanted in 6H-SiC at Room Temperature by RF Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Al-implanted 6H-and 4H-SiC layers after fast heating rate annealings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 184 (1-4), pp.330-335</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151710v1</w:t>
+                <w:t xml:space="preserve">hal-00141498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Al-implanted 6H-and 4H-SiC layers after fast heating rate annealings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">High Electrical Activation of Aluminium and Nitrogen Implanted in 6H-SiC at Room Temperature by RF Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Heera</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 353-356, pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.353-356.571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141498v1</w:t>
+                <w:t xml:space="preserve">hal-02151710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 6H-SiC high voltage bipolar diodes under reverse biases</w:t>
               </w:r>
@@ -12856,51 +12856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12989,51 +12989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of a 4H-SiC high voltage current limiting device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13114,77 +13114,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Annealing Process for 6H-SiC p&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;-n Junction Creation by Al Implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13280,64 +13280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CREATION D’UNE FENETRE DE SORTIE DE RAYONNEMENT POUR UN COMPOSANT PHOTOEMETTEUR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lerondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13394,64 +13394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FABRICATION D’UN COMPOSANT EMETTEUR DE RAYONNEMENT A PARTIR D’UN SUBSTRAT DE CARBURE DE SILICIUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Couteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13540,51 +13540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosine Coq Germanicus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahima Chaudhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13625,2465 +13625,2465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Beydoun</w:t>
+                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hamaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ben Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PESM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04797018v1</w:t>
+                <w:t xml:space="preserve">hal-05374887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+                <w:t xml:space="preserve">Formation of Highly Doped and Defect-Free P-Type Junctions in SiC by Using High Temperature Implants and UV-Laser Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thuries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Chehadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Mazzamuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Usureau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Opprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Kerdilès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.712-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796859v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Highly Doped and Defect-Free P-Type Junctions in SiC by Using High Temperature Implants and UV-Laser Annealing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Kerdilès</w:t>
+                <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Fosso-Sob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.712-713</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.126-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796873v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of HV (10 kV) Power 4H-SiC Bipolar Junction Transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">SiC plasma etching technology processes for power and optoelectronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.126-128</w:t>
+              <w:t xml:space="preserve">PESM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMEC Belgium, Jun 2024, Leuven (BE), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677764v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04797018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799422v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching physical and electrical measurements (OBIC) to simulation (FEM) on high voltage bipolar diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">La gravure plasma, une étape critique dans la technologie SiC. Mécanismes physico-chimiques et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.591-592</w:t>
+              <w:t xml:space="preserve">Journées Renatech Litho/Gravure 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680725v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of micro-fabricated thermal flow rate sensors in a 4H-SiC substrate passivated by a MPECVD-grown diamond layer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching physical and electrical measurements (OBIC) to simulation (FEM) on high voltage bipolar diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enora Vuillermet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Diamond and Carbon Materials (ICDCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Raleigh (North Carolina), United States. pp.591-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374887v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated technology developed in SiC and other wide-bandgap semiconductors for harsh environment power electronics, sensors and quantum nanophononics.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recrystallization of thin 4H-SiC films deposited by PVD techniques, a way for new emerging fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Le Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Horizons in Micro and Nanoelectronics. Contributions of Diaspora to the Integration of Romania in International Projects - IPCEI, PNRR, CHIPS ACT - April 11-13, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romanian Academy, Apr 2023, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national de compétences en Nanosciences, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304662v1</w:t>
+                <w:t xml:space="preserve">hal-04171807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence study of silicon vacancies color centers generated by ion implantation in 6H-SiC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Giraudet</w:t>
+                <w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 2023 International semiconductor conference (CAS) - 46th edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304522v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du dopage de dispositifs de puissance en 4H-SiC par KPFM et spectroscopie µ-Raman</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Béal</w:t>
+                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
+              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171760v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary SiC technology for integrated power and optoelectronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2023 International semiconductor conference (CAS) - 46th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sinaia (Romania), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of an Optical 4H-SiC Bipolar Junction Transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Sonneville</w:t>
+                <w:t xml:space="preserve">Caractérisation du dopage de dispositifs de puissance en 4H-SiC par KPFM et spectroscopie µ-Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">24ème Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222211v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-SiC Single-Chip High-Side and Low-Side Dual-MOSFET for Ultimate Power Vertical Integration -Basic Concept and Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lazar</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence study of silicon vacancies color centers generated by ion implantation in 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Haddadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bercu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition), EPE ’23 (IEEE) ECCE Europe (Energy Conversion Congress and Expo Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+              <w:t xml:space="preserve">IEEE 2023 International semiconductor conference (CAS) - 46th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NATIONAL INSTITUTE FOR RESEARCH AND DEVELOPMENT IN MICROTECHNOLOGIES - IMT Bucharest; IEEE – Electron Devices Society, Oct 2023, Sinaia (Romania), Romania. pp.135-138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAS59036.2023.10303651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203163v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-SiC Single-Chip Buck and Boost MOSFET-JBS Converters for Ultimate Efficient Power Vertical Integration</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated technology developed in SiC and other wide-bandgap semiconductors for harsh environment power electronics, sensors and quantum nanophononics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technological Horizons in Micro and Nanoelectronics. Contributions of Diaspora to the Integration of Romania in International Projects - IPCEI, PNRR, CHIPS ACT - April 11-13, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romanian Academy, Apr 2023, Timisoara, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147862v1</w:t>
+                <w:t xml:space="preserve">hal-04304662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface nano-structuration of 4H-SiC by controlled high-temperature annealing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full-SiC Single-Chip High-Side and Low-Side Dual-MOSFET for Ultimate Power Vertical Integration -Basic Concept and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Beydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Ultraviolet Materials and Devices (IWUMD 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition), EPE ’23 (IEEE) ECCE Europe (Energy Conversion Congress and Expo Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171629v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04203163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization of thin 4H-SiC films deposited by PVD techniques, a way for new emerging fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Léa Le Joncour</w:t>
+                <w:t xml:space="preserve">Full-SiC Single-Chip Buck and Boost MOSFET-JBS Converters for Ultimate Efficient Power Vertical Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Makhoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 30th International Conference Mixed Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Computer Science of AGH University of Science and Technology, Jun 2023, Kraków, Poland. https://www.mixdes.org/Mixdes3/, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/MIXDES58562.2023.10203213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171807v1</w:t>
+                <w:t xml:space="preserve">hal-04147862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept and technology for full monolithic MOSFET and JBS vertical integration in multi-terminal 4H-SiC power converters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nour Beydoun</w:t>
+                <w:t xml:space="preserve">Surface nano-structuration of 4H-SiC by controlled high-temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhakim Bourennane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2023 - International Conference on Silicon Carbide and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Sorrente, Italy</w:t>
+              <w:t xml:space="preserve">The 6th International Workshop on Ultraviolet Materials and Devices (IWUMD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221605v1</w:t>
+                <w:t xml:space="preserve">hal-04171629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High quality single crystal recrystallization of thin 4H-SiC films deposed by PVD techniques, a way for new emerging fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">SiC structural characterization by non destructive near-field microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef El-Helou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS56377.2022.9934358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856621v1</w:t>
+                <w:t xml:space="preserve">hal-03856554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of light extraction in 4H silicon carbide by nanostructuring the surface with high temperature annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High quality single crystal recrystallization of thin 4H-SiC films deposed by PVD techniques, a way for new emerging fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Usureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Deturche</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856668v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC structural characterization by non destructive near-field microscopy techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancement of light extraction in 4H silicon carbide by nanostructuring the surface with high temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAS56377.2022.9934358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856554v1</w:t>
+                <w:t xml:space="preserve">hal-03856668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering for SiC etching with Ni electroplating masks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Beydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gassmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.119-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16117,103 +16117,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t>
@@ -16245,359 +16245,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPFM - Raman spectroscopy coupled technique for the characterization of wide bandgap semiconductor devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+                <w:t xml:space="preserve">Enhanced Resonant Raman scattering of GaN functional layers using Al thin films -a versatile tool for multilayer structure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Muravitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Rumyantseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials( ECSCRM2020-2021 )</w:t>
+              <w:t xml:space="preserve">ECSCRM2020-2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702799v1</w:t>
+                <w:t xml:space="preserve">hal-03410757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Implantation Point Defect Engineering in SiC for Photonic Quantum Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Brocheton</w:t>
+                <w:t xml:space="preserve">KPFM - Raman spectroscopy coupled technique for the characterization of wide bandgap semiconductor devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Brouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM2020-2021 )</w:t>
+              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials( ECSCRM2020-2021 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702808v1</w:t>
+                <w:t xml:space="preserve">hal-03702799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Resonant Raman scattering of GaN functional layers using Al thin films -a versatile tool for multilayer structure analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion Implantation Point Defect Engineering in SiC for Photonic Quantum Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brocheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM2020-2021</w:t>
+              <w:t xml:space="preserve">13th European Conference on Silicon Carbide and Related Materials (ECSCRM2020-2021 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410757v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC tools for reliability study</w:t>
               </w:r>
@@ -16739,64 +16739,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16869,51 +16869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16941,4432 +16941,4432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and characterization of carbonic layers on 4H-SiC for electrochemical detections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Souliere</w:t>
+                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC P+N- Junctions formed by localized VLS P+ epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece. pp.WeP-52</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138738v1</w:t>
+                <w:t xml:space="preserve">hal-02138729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC P+N- Junctions formed by localized VLS P+ epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Realization and characterization of carbonic layers on 4H-SiC for electrochemical detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece. pp.WeP-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138729v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene Field Effect Transistors on SiC for High Speed and Bio-sensing Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNTE (Journées Nationales des Technologies Emergentes)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.145 - 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946338v1</w:t>
+                <w:t xml:space="preserve">hal-01388019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical termination filled with adequate dielectric for SiC devices in HVDC applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Nguyen-Bui</w:t>
+                <w:t xml:space="preserve">Localized VLS Epitaxy Process as a P-type Doping Alternative Technique for 4H-SiC P/N Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Phung</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2015 (ICSCRM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Semiconductor Interface Specialists Conference (SISC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138529v1</w:t>
+                <w:t xml:space="preserve">hal-02428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stable ohmic contact to p-type 4H-SiC based on Ti3SiC2 phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ferro</w:t>
+                <w:t xml:space="preserve">Graphene Field Effect Transistors on SiC for High Speed and Bio-sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">JNTE (Journées Nationales des Technologies Emergentes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138520v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Kayambaki</w:t>
+                <w:t xml:space="preserve">Vertical termination filled with adequate dielectric for SiC devices in HVDC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Nguyen-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Vamvoukakis</w:t>
+                <w:t xml:space="preserve">L. Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.WE-P-75</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2015 (ICSCRM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133681v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a single layer graphene field effect transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
+                <w:t xml:space="preserve">Thermally stable ohmic contact to p-type 4H-SiC based on Ti3SiC2 phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489358v1</w:t>
+                <w:t xml:space="preserve">hal-02138520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">4H-SiC VJFETs with Self-Aligned Contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Zekentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Stavrinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Konstantinidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kayambaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Vamvoukakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-61</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.WE-P-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133686v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Specific Contact Resistance on P-Type 4H-SiC by Using a Highly P-Typed Doped 4H-SiC Layer Selectively Grown by VLS Transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+                <w:t xml:space="preserve">Realization of a single layer graphene field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El-Friakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC-WASMPE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391861v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01489358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized VLS Epitaxy Process as a P-type Doping Alternative Technique for 4H-SiC P/N Junctions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Interface Specialists Conference (SISC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Arlington, United States</w:t>
+              <w:t xml:space="preserve">ECSCRM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428659v1</w:t>
+                <w:t xml:space="preserve">hal-02133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the Specific Contact Resistance on P-Type 4H-SiC by Using a Highly P-Typed Doped 4H-SiC Layer Selectively Grown by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.145 - 148, </w:t>
+              <w:t xml:space="preserve">HeteroSiC-WASMPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France. pp.57 - 60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.806.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388019v1</w:t>
+                <w:t xml:space="preserve">hal-01391861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene on 4H-SiC for terahertz transistors and ferroelectric non-volatile memories</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux contacts électriques sur SiC-4H de type p : réalisation de phases MAX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
+                <w:t xml:space="preserve">Tony Abi Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangere Toury-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489926v1</w:t>
+                <w:t xml:space="preserve">hal-01065327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie 2D du champ électrique dans les diodes SiC-4H haute tension par la technique OBIC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">3C-SiC Seeded Growth on Diamond Substrate by VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Rebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSCRM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan. pp.234-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065307v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the chemistry of epitaxial Ti3SiC2 formation on 4H-SiC using Al-Ti annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Abi Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Toury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3C-SiC Seeded Growth on Diamond Substrate by VLS Transport</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tallaire</w:t>
+                <w:t xml:space="preserve">Imagerie 2D du champ électrique dans les diodes SiC-4H haute tension par la technique OBIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.778-780.234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02875458v1</w:t>
+                <w:t xml:space="preserve">hal-01065307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">Graphene on 4H-SiC for terahertz transistors and ferroelectric non-volatile memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. El-Friakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Souliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pédro Rojo Romeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388002v1</w:t>
+                <w:t xml:space="preserve">hal-01489926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux contacts électriques sur SiC-4H de type p : réalisation de phases MAX</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Berangere Toury-Pierre</w:t>
+                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.35 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065327v1</w:t>
+                <w:t xml:space="preserve">hal-01388002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of process parameters on electrical properties of PiN diodes fabricated with a highly p-type doped layer selectively grown by VLS transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Thierry-Jebali</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">V Soulière</w:t>
+                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials ICSCRM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">ECSCRM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011693v1</w:t>
+                <w:t xml:space="preserve">hal-04362529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">p-type SiC growth on diamond substrate by VLS Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nucleation of p-doped SiC in Selective Epitaxial Growth using VLS Transport</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Thomas</w:t>
+                <w:t xml:space="preserve">Influence of process parameters on electrical properties of PiN diodes fabricated with a highly p-type doped layer selectively grown by VLS transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thierry Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">V Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials ICSCRM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362529v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P +N UV photodiodes: A comparison between beam and plasma doping processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julian Duchaine</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747301v1</w:t>
+                <w:t xml:space="preserve">hal-00747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characteristics of SiC UV-Photodetector device : from the p-i-n structure behaviour to the Junction Barrier Schottky structure behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Biondo</w:t>
+                <w:t xml:space="preserve">Electrical characterization of PiN diodes fabricated on a p layer selectively grown by VLS transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Palais</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661511v1</w:t>
+                <w:t xml:space="preserve">hal-04366810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of PiN diodes fabricated on a p layer selectively grown by VLS transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">Electrical characteristics of SiC UV-Photodetector device : from the p-i-n structure behaviour to the Junction Barrier Schottky structure behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2012 European Conference on Silicon Carbide and Related Materials ECSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.114-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366810v1</w:t>
+                <w:t xml:space="preserve">hal-00661511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on Ni-Ti-Al ohmic contacts obtained on p-type 4H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Laariedh</w:t>
+                <w:t xml:space="preserve">4H-SiC P +N UV photodiodes: A comparison between beam and plasma doping processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Biondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661507v1</w:t>
+                <w:t xml:space="preserve">hal-00747301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the lateral growth by VLS mechanism using Al-based melts on patterned SiC substrate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Esteve</w:t>
+                <w:t xml:space="preserve">Investigations on Ni-Ti-Al ohmic contacts obtained on p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.169-173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747299v1</w:t>
+                <w:t xml:space="preserve">hal-00661507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS analyses applied to open an optical window in 4H-SiC devices for electro-optical measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the lateral growth by VLS mechanism using Al-based melts on patterned SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gontran Pâques</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747300v1</w:t>
+                <w:t xml:space="preserve">hal-00747299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of twin boundaries when growing 3C-SiC heteroepitaxial by vapour-liquid-solid mechanism on patterned 4H-SiC substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMS analyses applied to open an optical window in 4H-SiC devices for electro-optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747669v1</w:t>
+                <w:t xml:space="preserve">hal-00747300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
+                <w:t xml:space="preserve">Elimination of twin boundaries when growing 3C-SiC heteroepitaxial by vapour-liquid-solid mechanism on patterned 4H-SiC substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Jegenyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2011 (ICSCRM 2011)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.969⟩</w:t>
+              <w:t xml:space="preserve">HeteroSiC &amp; WASMPE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France. pp.11-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.711.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747295v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buried selective growth of p-doped SiC by VLS epitaxy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berckmans</w:t>
+                <w:t xml:space="preserve">600 V PiN diodes fabricated using on-axis 4H silicon carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Vo-Ha</w:t>
+                <w:t xml:space="preserve">Nicolas Thierry-Jebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2011 (ICSCRM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States. pp.969-972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747294v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of 3C-SiC lateral growth on 4H-SiC MESAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francois Cauwet</w:t>
+                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786369v1</w:t>
+                <w:t xml:space="preserve">hal-00787193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747298v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de contact ohmique sur SiC-4H type P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean -Louis Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRDM2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, Fabrication, and Characterization of Planar Inductors on YIG Substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maher Soueidan</w:t>
+                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.Tu-P9</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787193v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Investigation of 3C-SiC lateral growth on 4H-SiC MESAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lorenzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoletta Jegenyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cauwet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Oslo, Norway. pp.111-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661500v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature behavior of SiC power diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom. pp.CD</w:t>
@@ -21408,113 +21408,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Masking Material and Geometry on the 4H-SiC RIE Etched Surface State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Oslo, Norway. pp.477-480, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661443v1</w:t>
@@ -21525,51 +21525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Attach of Power Devices Using Silver Sintering - Bonding Process Optimization and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21650,103 +21650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of P+ layer parameters on 4H-SiC UV PiN photodetector characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCSDICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Catania, Italy. pp.181</w:t>
@@ -21769,243 +21769,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Optimization for High Temperature SiC Lateral Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maher Soueidan</w:t>
+                <w:t xml:space="preserve">Polyimide Passivation Effect on High Voltage 4H-SiC PiN Diode Breakdown Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.585-588, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.585⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.695-698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391358v1</w:t>
+                <w:t xml:space="preserve">hal-00391472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of High Temperature Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microtherm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lodz, Poland. pp.8-17</w:t>
@@ -22028,554 +22028,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyimide Passivation Effect on High Voltage 4H-SiC PiN Diode Breakdown Voltage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebey</w:t>
+                <w:t xml:space="preserve">Process Optimization for High Temperature SiC Lateral Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.695-698, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.695⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain. pp.585-588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.615-617.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391472v1</w:t>
+                <w:t xml:space="preserve">hal-00391358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Power Semiconductor Devices for new Applications in Power Electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE PEMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373016v1</w:t>
+                <w:t xml:space="preserve">hal-00372982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Impact of RIE Etching on the Breakdown Voltage of 4H-SiC Mesa Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Otsu, Japan. pp.1011-1014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.1011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372982v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of RIE Etching on the Breakdown Voltage of 4H-SiC Mesa Diode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gontran Pâques</w:t>
+                <w:t xml:space="preserve">SiC Power Semiconductor Devices for new Applications in Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.1011⟩</w:t>
+              <w:t xml:space="preserve">13th IEEE PEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.2457 - 2463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2008.4635632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391553v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact ohmique de faible résistivité sur SiC-4H dopé type-P</w:t>
               </w:r>
@@ -22587,64 +22587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22680,282 +22680,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrical properties of ohmic contact realized on p-type 4H-SiC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Use of Graphite Cap to Reduce Unwanted Post-Implantation Annealing Effects in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.611-614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961607v1</w:t>
+                <w:t xml:space="preserve">hal-00368931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Graphite Cap to Reduce Unwanted Post-Implantation Annealing Effects in SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Oliviero</w:t>
+                <w:t xml:space="preserve">Comparison of electrical properties of ohmic contact realized on p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Otsu, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00368931v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1.2 kV pin diodes with SiCrystal epiwafer</w:t>
               </w:r>
@@ -22967,77 +22967,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Newcastle upon Tyne, United Kingdom. pp.901-904, </w:t>
@@ -23215,342 +23215,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00170330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of 4H-SiC selective epitaxial growth by VLS mechanism using Al and Ge based melts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Th Stauden</w:t>
+                <w:t xml:space="preserve">Ni-Al Ohmic contact to p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.527-529.275⟩</w:t>
+              <w:t xml:space="preserve">2006 Spring Meeting of the European Materials Research Society (E-MRS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391581v1</w:t>
+                <w:t xml:space="preserve">hal-03316263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an integrated inverter based on lateral JFET SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Gié</w:t>
+                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Naples, Italy. pp.171-176</w:t>
+              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413390v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23569,437 +23565,441 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+                <w:t xml:space="preserve">Improvement of 4H-SiC selective epitaxial growth by VLS mechanism using Al and Ge based melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th Stauden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pittsburgh, PA, United States. pp.275-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.527-529.275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03305997v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Al Ohmic contact to p-type 4H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heu Vang</w:t>
+                <w:t xml:space="preserve">Towards an integrated inverter based on lateral JFET SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Spring Meeting of the European Materials Research Society (E-MRS 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Naples, Italy. pp.171-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2006.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03316263v1</w:t>
+                <w:t xml:space="preserve">hal-00413390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep SiC etching with RIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremilleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nice, France. pp.3886392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619604v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03305997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravure RIE profonde du SiC pour la réalisation de composants de puissance</w:t>
               </w:r>
@@ -24024,51 +24024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24104,208 +24104,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HIGH VOLTAGE AND SPECIFIC POWER SILICON CARBIDE DEVICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Ferro</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silion Carbide and Related Materials (ECSCRM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953086v1</w:t>
+                <w:t xml:space="preserve">hal-04621819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC-based current limiter devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24314,283 +24314,283 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.951-956, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.457-460.951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH VOLTAGE AND SPECIFIC POWER SILICON CARBIDE DEVICES</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Silion Carbide and Related Materials (ECSCRM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621819v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un transistor JFET 5 kV en SiC-4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
@@ -24619,103 +24619,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.5 kV thyristor in 4H-SiC with a JTE periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silion Carbide and Related Materials (ECSCRM 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bologne, Italy</w:t>
@@ -24738,614 +24738,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterisation of 5 kV 4H-SiC p + n planar bipolar diodes protected by junction termination extension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The role of the ion implanted emitter state on 6H-SiC power diodes behaviour. A statistical study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Cardinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498145v1</w:t>
+                <w:t xml:space="preserve">hal-02941715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal simulations of silicon carbide current limiting devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Zorngiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 IEEE International Conference on Industrial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2003.1290823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02498210v1</w:t>
+                <w:t xml:space="preserve">hal-02503456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the ion implanted emitter state on 6H-SiC power diodes behaviour. A statistical study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Lazar</w:t>
+                <w:t xml:space="preserve">Electrothermal simulations of silicon carbide current limiting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cardinali</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">P. Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM 2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.1135-1140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2003.1290823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941715v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design, fabrication and characterisation of 5 kV 4H-SiC p + n planar bipolar diodes protected by junction termination extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503456v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide specific components for power electronics system protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
@@ -25374,90 +25374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and simulation of a planar anode GTO thyristor on SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25502,351 +25502,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact resistivity of Al/Ti ohmic contacts on p-type ion implanted 4H and 6H-SiC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OBIC measurements on 1.3 kV 6H-SiC bipolar diodes protected by Junction Lateral Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02485106v1</w:t>
+                <w:t xml:space="preserve">hal-02464381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on 1.3 kV 6H-SiC bipolar diodes protected by Junction Lateral Extension</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contact resistivity of Al/Ti ohmic contacts on p-type ion implanted 4H and 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Nipoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scorzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Carlo Cardinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2002 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-742-K6.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464381v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25882,868 +25882,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6H-SiC high voltage bipolar diodes under reverse biases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Isoird</w:t>
+                <w:t xml:space="preserve">Experimental characterization of a 4H-SiC high voltage current limiting device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS Spring Meeting) 2001</w:t>
+              <w:t xml:space="preserve">European Materials Society (E-MRS Spring Meeting) 2001, symposium F</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712596v1</w:t>
+                <w:t xml:space="preserve">hal-03714731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Isoird</w:t>
+                <w:t xml:space="preserve">Study of 6H-SiC high voltage bipolar diodes under reverse biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS Spring Meeting) 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2001.967481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02145397v1</w:t>
+                <w:t xml:space="preserve">hal-03712596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Sinaia, Romania. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2001.967481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476227v1</w:t>
+                <w:t xml:space="preserve">hal-02145397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Electronic Materials Conference (EMC 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Notre Dame, IN, United States</w:t>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275712v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 4H-SiC high voltage bipolar diodes under reverse biases using electrical and Obic characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Lazar</w:t>
+                <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">43rd Electronic Materials Conference (EMC 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Notre Dame, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975956v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of a 4H-SiC high voltage current limiting device</w:t>
+                <w:t xml:space="preserve">Study of 4H-SiC high voltage bipolar diodes under reverse biases using electrical and Obic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Nallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">K Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Society (E-MRS Spring Meeting) 2001, symposium F</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714731v1</w:t>
+                <w:t xml:space="preserve">hal-02975956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Electrical Activation of Aluminium and Nitrogen Implanted in 6H-SiC at Room Temperature by RF Annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials 2000 (ECSCRM 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Kloster Banz, Germany. pp.MoP-72</w:t>
@@ -26804,90 +26804,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technology development for nano-pillars fabrication in silicon carbide to enhance light collection from color centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26919,355 +26919,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled non-destructive methods, Scanning Electron Microscopy, Kelvin Force Probe microscopy and µ-Raman to characterize doping in 4H-SiC power devices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Characterization of silicon vacancies and divacancies in hexagonal silicon carbide formed by nitrogen and aluminum ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e édition des French Photonics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618679v1</w:t>
+                <w:t xml:space="preserve">hal-04171800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silicon vacancies and divacancies in hexagonal silicon carbide formed by nitrogen and aluminum ion implantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Coupled non-destructive methods, Scanning Electron Microscopy, Kelvin Force Probe microscopy and µ-Raman to characterize doping in 4H-SiC power devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Vuillermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuan-Ting Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Sédilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Deturche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'Nano 2023: The Nanoscience meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France. </w:t>
+              <w:t xml:space="preserve">5e édition des French Photonics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171800v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallisation of thin 4H-SiC films deposed by PVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27292,90 +27292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructuring of 4H-SiC by high temperature annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Marion Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Usureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Deturche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Silicon Carbide and Related Materials (ICSCRM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Davos, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27445,90 +27445,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Beam Induced Current Measurements: principles and applications to SiC device characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Friedrichs, Tsunenobu Kimoto, Lothar Ley, Gerhard Pensl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Carbide: Volume 1: Growth, Defects, and Novel Applications</w:t>
@@ -27593,77 +27593,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of bright color centers into arrays of silicon carbide nanopillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Vuillermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bercu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Kochtcheev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27863,51 +27863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01817587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bercu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kochtcheev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255612" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-pzTJ4o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Ting Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l S&#233;dilot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sUIlP5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796908v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Opprecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Gupta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-7T0Wv7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170818v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etienne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13060992" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170908v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquemot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-w0ryrj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-lu37l6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303004v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-c35702" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391838v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03350099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;zard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85JHSNR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2522921" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhuillier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El-Friach" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.941" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391852v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vamvoukakis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.793" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987147v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.639" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03350134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2320943" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391865v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rebaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.33" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03350144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;renguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biondo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.565" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627796v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809570" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Leclercq" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/4/045007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627792v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.911" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hassan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768440" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275699v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Duchaine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1203" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803063v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Esteve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.165" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050522v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.114" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.169" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126341v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Borgne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.12.079" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6DLXRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343373v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Enoch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.477" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.695" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368215v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.585" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200825183" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66WJ7H8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391560v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.639" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368150v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1011" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369138v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.901" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezoldt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.03.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253T5KN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369331v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.611" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140104v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141426v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremilleu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179458v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.06.015" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.1005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140107v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.1129" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345830v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Cardinali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.1025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140110v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140116v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00002-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4D4N5ZK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084105v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141498v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140118v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00537-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B90P0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140117v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275720v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.921" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702862v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dunyo Nomenyo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702870v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796859v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796873v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thuries" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304662v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304522v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddadi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303651" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171760v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796961v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171629v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171807v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856621v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856668v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856554v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934358" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934701" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702799v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702808v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brocheton" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378321v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2019.8923664" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946338v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138529v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Bui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phung" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489358v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakh" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391861v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.57" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489926v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428741v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875458v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.234" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065327v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury-Pierre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011693v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thierry-Jebali" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vo-Ha" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carole" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Souli&#232;re" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747301v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661511v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366810v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661507v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747299v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747295v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.969" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560246v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661443v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661522v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391358v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391472v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391553v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368931v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358819v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170330v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.256" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZMR1HLW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391581v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Stauden" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.275" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413390v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gi&#233;" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305997v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316263v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.004" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620248v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaboud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941715v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cardinali" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raynaud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poggi" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714731v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nallet" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151711v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618701v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618679v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171800v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171214v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171193v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878667v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01817587v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Fosso-Sob" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-T0Vjdb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-0v5tyE" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169989v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bercu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kochtcheev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255612" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796916v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Ting Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El-Helou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Usureau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2024.161798" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Marion Vuillermet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan Ting Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l S&#233;dilot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Deturche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bercu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sUIlP5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-sj87Lx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697223v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Makhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Beydoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Bourennane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Viet Phung" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-pzTJ4o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mazzamuto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chehadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Opprecht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Gupta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-7T0Wv7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Andrieux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jacquemot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-w0ryrj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13060992" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-lu37l6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303004v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gassmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.10" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Adam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brouillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-c35702" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Muravitskaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rumyantseva" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5p0qg2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486075v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssel.2020.01.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Issa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora Szalkai" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lvermeer Vermeeren" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vervisch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2565439" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391838v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Huyen Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Aug&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.982" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03350099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389621v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;zard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Botella" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Roy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.04.031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H85JHSNR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391841v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Issa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vervisch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottaviani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Szalkai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vermeeren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201610605004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389627v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Klix" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2522921" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391855v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhuillier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El-Friach" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vilquin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391845v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.04.077" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62K0QD1D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391850v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludo Vermeeren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.875" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Zekentes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Stavrinidis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Konstantinidis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kayambaki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Vamvoukakis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.793" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391844v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Leclercq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.033" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Toury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.432" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berenguier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Biondo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Milesi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.644" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03350134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2320943" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391865v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo-Ha" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rebaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tallaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.33" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry-Jebali" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vo-Ha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souli&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.639" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03350144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;renguier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biondo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Palais" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2014.565" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627830v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cauwet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.09.030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHN258WN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627796v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thierry-Jebali" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4809570" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803058v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.177" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627844v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cremillieu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Leclercq" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/28/4/045007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627777v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vo Ha" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.331" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.911" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCPM6GFX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Vervisch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Palais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.114" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050541v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean -Louis Leclercq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.169" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126341v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berckmans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.169" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Duchaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.1203" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lorenzzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Esteve" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.165" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769905v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Hassan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4768440" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747356v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Borgne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2011.12.079" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TS6DLXRV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786365v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lorenzzi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jegenyes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg101487g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343373v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Enoch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.477" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672240v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Haddad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.294" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368204v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.695" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368215v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.585" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398971v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200825183" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-66WJ7H8R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368150v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1011" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391560v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.639" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369138v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.901" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188186v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezoldt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.03.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-253T5KN3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369331v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Oliviero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.611" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179458v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremilleu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.06.015" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141426v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140104v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345858v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.1005" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702019v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coquery" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Khatir" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005610" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140107v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092535v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.1129" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345830v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Cardinali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.1025" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140110v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140116v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5107(02)00002-8" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4D4N5ZK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084105v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heera" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141498v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Monteil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140118v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(01)00537-2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B90P0SC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140117v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275720v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Canut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.921" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702862v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lerondel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Dunyo Nomenyo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702870v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Couteau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374887v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Hamaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Moussa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thuries" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kerdil&#232;s" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677764v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04797018v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796859v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Kochtcheev" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799422v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680725v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171807v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Le Joncour" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221605v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222211v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04796961v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171760v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Deturche" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;al" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304522v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Haddadi" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giraudet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS59036.2023.10303651" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304662v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203163v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264325" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147862v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/MIXDES58562.2023.10203213" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171629v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856554v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934358" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856621v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856668v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303085v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934701" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410757v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702799v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702808v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brocheton" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378321v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alvarez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2019.8923664" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946338v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rojo Romeo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138529v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen-Bui" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Phung" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133681v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vamvoukakis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489358v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pezard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. El-Friakh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391861v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.806.57" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065327v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi Tannous" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Toury-Pierre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875458v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.778-780.234" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428741v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Toury" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489926v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;dro Rojo Romeo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362529v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thierry Thierry-Jebali" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423301v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011693v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Thierry-Jebali" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vo-Ha" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carole" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Souli&#232;re" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747294v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366810v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661511v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747301v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661507v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747299v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747669v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Jegenyes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.711.11" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747295v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.969" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787193v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560246v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786369v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoletta Jegenyes" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cauwet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.111" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629225v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661443v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661522v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391472v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413349v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391358v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391553v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368931v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358819v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170330v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peaucelle" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrat" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.01.256" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZMR1HLW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316263v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2006.08.004" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391581v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Stauden" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.527-529.275" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413390v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gi&#233;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03305997v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620248v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Morel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaboud" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941715v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cardinali" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Raynaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Poggi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714731v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Nallet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151711v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618701v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171800v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Giraudet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618679v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171214v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171193v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878667v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>