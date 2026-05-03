--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -3594,273 +3594,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
+                <w:t xml:space="preserve">Analyse stochastique de la linéarisation en bande de base des SOAs dans les réseaux optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Vancouver (virtual), Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420595v1</w:t>
+                <w:t xml:space="preserve">hal-03420634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse stochastique de la linéarisation en bande de base des SOAs dans les réseaux optiques</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420634v1</w:t>
+                <w:t xml:space="preserve">hal-03420595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Channel Simulation Framework Based on Hierarchical Waveform Representations</w:t>
               </w:r>
@@ -4095,1003 +4095,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor-Network-Based Predistorter Design for Multiple-Input Multiple-Output Nonlinear Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Batselier</w:t>
+                <w:t xml:space="preserve">Order Reduction of Volterra and Volterra-Laguerre Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th International Conference on ASIC (ASICON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lake Maggiore (Baveno), Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2017.7944014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680123v1</w:t>
+                <w:t xml:space="preserve">hal-01680168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Order Reduction of Volterra and Volterra-Laguerre Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tensor-Network-Based Predistorter Design for Multiple-Input Multiple-Output Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Batselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 12th International Conference on ASIC (ASICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Guiyang, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680168v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Models for IC Buffers: A Top-down Approach. Taking the nonlinear Thévenin-like topology beyond the proof of concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Canavero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve"> European IBIS Summit Meeting, 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342225v1</w:t>
+                <w:t xml:space="preserve">hal-01342192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serban Bejan</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342086v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342228v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust nonlinear models for CMOS buffers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+                <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342082v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-distorsion numérique à très faible complexité pour la compensation d'effets non-linéaires au sein d'un transmetteur optique CO-OFDM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Robust nonlinear models for CMOS buffers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Canavero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bordeaux 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SaPIW.2016.7496284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342221v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for IC Buffers: A Top-down Approach. Taking the nonlinear Thévenin-like topology beyond the proof of concept.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+                <w:t xml:space="preserve">Pré-distorsion numérique à très faible complexité pour la compensation d'effets non-linéaires au sein d'un transmetteur optique CO-OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European IBIS Summit Meeting, 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Turin, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bordeaux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342192v1</w:t>
+                <w:t xml:space="preserve">hal-01342221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
               </w:r>
@@ -5850,51 +5850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Simone Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Canavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6276,293 +6276,293 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'interconnexions VLSI par des circuits passifs de faible complexité</w:t>
+                <w:t xml:space="preserve">Low Complexity Equivalent Circuit Models for VLSI Interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vilbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Claude Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque International de Compatibilité Electromagnétique, CEM 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.136-13136-137</w:t>
+              <w:t xml:space="preserve">10th IEEE Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Berlin-Mitte, Germany. pp.271-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469698v1</w:t>
+                <w:t xml:space="preserve">hal-00468947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Complexity Equivalent Circuit Models for VLSI Interconnects</w:t>
+                <w:t xml:space="preserve">Modélisation d'interconnexions VLSI par des circuits passifs de faible complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vilbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Claude Calvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Workshop on Signal Propagation on Interconnects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Berlin-Mitte, Germany. pp.271-274</w:t>
+              <w:t xml:space="preserve">13e Colloque International de Compatibilité Electromagnétique, CEM 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Saint-Malo, France. pp.136-13136-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00468947v1</w:t>
+                <w:t xml:space="preserve">hal-00469698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laguerre-Gram reduced order modeling applied to VLSI circuit interconnects</w:t>
+                <w:t xml:space="preserve">Réduction de modèle des interconnexions de circuits VLSI via une représentation de Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
@@ -6585,349 +6585,349 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vilbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Claude Calvez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PRIME (Ph.D. Research in Microelectronics and Electronics)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469005v1</w:t>
+                <w:t xml:space="preserve">hal-00469743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-order reduction of VLSI circuit interconnects via a Laguerre representation</w:t>
+                <w:t xml:space="preserve">Laguerre-Gram reduced order modeling applied to VLSI circuit interconnects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vilbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Claude Calvez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SPI.2005.1500914⟩</w:t>
+              <w:t xml:space="preserve">IEEE PRIME (Ph.D. Research in Microelectronics and Electronics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Lausanne, Switzerland. pp.119 - 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2005.1542951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469111v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèle des interconnexions de circuits VLSI via une représentation de Laguerre</w:t>
+                <w:t xml:space="preserve">Model-order reduction of VLSI circuit interconnects via a Laguerre representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vilbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Claude Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IEEE Workshop on Signal Propagation on Interconnects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Garmisch-Partenkirchen, Germany. pp.107 - 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SPI.2005.1500914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469743v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId142"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7082,51 +7082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306119v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Atlante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Trinchero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stievano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3584470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Soleimani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3317974" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siviero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trinchero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet-Talocia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stievano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Signorini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2917773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Noaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01490858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Stievano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G Canavero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2015.0368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Signorini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Siviero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.0.7764256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2223463" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.06.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.06.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI64682.2025.11014356" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich B Y Simpore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thusitha Wickramasinghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bradde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI60975.2024.10539199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04126822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI57109.2023.10145573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04404655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Le Noane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03710961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stievano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680123v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Batselier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680168v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Canavero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496284" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342192v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00949377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222921" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2011.5898853" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512216" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469698v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468947v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1542951" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469111v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2005.1500914" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469743v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306119v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Atlante" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Trinchero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Stievano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2025.3584470" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04399408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Soleimani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3317974" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Siviero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Trinchero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet-Talocia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stievano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Signorini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2019.2917773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Noaja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01490858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor S Stievano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G Canavero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cds.2015.0368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521778v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Signorini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Siviero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.0.7764256" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01160320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Iassamen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cloastre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.04.017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749338v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2012.07.006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2012.2223463" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2007.06.012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174253v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2006.06.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI64682.2025.11014356" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05306449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich B Y Simpore" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thusitha Wickramasinghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Balleri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622148v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Bradde" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI60975.2024.10539199" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04126822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI57109.2023.10145573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04404655v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Le Noane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Rou&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03710961v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992386v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stievano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2017.7944014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Batselier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Canavero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342082v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496284" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00949377v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2012.6222921" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00749364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00666877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2011.5898853" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00515657v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Lorival" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00438757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2007.4512216" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00468947v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469698v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469005v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2005.1542951" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00469111v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPI.2005.1500914" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>