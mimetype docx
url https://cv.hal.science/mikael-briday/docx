--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -1593,273 +1593,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de traces temporisées à coût optimal pour l'ordonnancement de systèmes embarqués intermittents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Efficiency is Not Enough: Towards a Batteryless Internet of Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernabeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on the Internet of Sounds (IWIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Mostly, Sep 2021, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449539v1</w:t>
+                <w:t xml:space="preserve">hal-03324622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency is Not Enough: Towards a Batteryless Internet of Sounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de traces temporisées à coût optimal pour l'ordonnancement de systèmes embarqués intermittents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Briday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Henri Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on the Internet of Sounds (IWIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audio Mostly, Sep 2021, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324622v1</w:t>
+                <w:t xml:space="preserve">hal-03449539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de Petri temporisés pour la conception et vérification de circuits pipelinés</w:t>
               </w:r>
@@ -2733,51 +2733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IEEE International Conference on Emerging Technologies &amp; Factory Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4374,51 +4374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Solet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA62462.2024.00011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345348v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO57630.2024.10444789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Boucheneb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449539v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2018.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mangean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2016.7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2016.7509425" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-H Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005040101630169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dub&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bullich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kassem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Alibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdsc.2024.3484015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00372-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00371-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Reymond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven Rohou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446983v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324796v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Solet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340384v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD67783.2025.00091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTCSA62462.2024.00011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345348v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CGO57630.2024.10444789" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906564v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pottier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nieddu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE56975.2023.10136972" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354069v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H. Roux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Parrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Boucheneb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier H Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH51176.2021.00018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76983-3_4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/edcc.2018.00016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804096v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AHS.2018.8541459" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mangean" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66176-6_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2016.7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sies.2016.7509425" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142411v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tanguy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-H Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005040101630169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dub&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bullich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Trinquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179758v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kassem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#232;re Alibert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tdsc.2024.3484015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952467v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00372-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-022-00371-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2012.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537625v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>