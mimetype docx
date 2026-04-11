--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -236,1876 +236,2010 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les scientifiques au cœur des controverses en montagne : quelle place pour l’engagement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Béraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Rosemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomy Doda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15yrp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05572064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une transition en pente douce ? Les forêts alpines et les agents onf face aux changements socio-environnementaux en Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15c8m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les temporalités de la transition touristique en montagne : controverse, incommunication et délibération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 96, pp.148-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire bifurquer le tourisme hivernal ? Controverses et mobilisations socio-environnementales autour de la transition écologique dans une station alpine (La Clusaz, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12y6i⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un détour par la montagne : le stage de terrain pour former les étudiants à la médiation et communication des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortir des sentiers battus : faire de la médiation scientifique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Chambru</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206 (206), pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14g2y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04511552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scientific Tourism as a tool for tourism development in mountains regions : challenges and issues for regions in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alpine Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débattre de l’énergie électronucléaire ? Conflictualités, participation et activisme délibératif des mouvements sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (2A), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs12.0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'alpage du Champet : arpenter la montagne pour repenser la médiation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lieux-dits, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.8708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-action face au risque climatique en montagne : enquêtes et engagements autour d’un problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance dans les controverses socio-environnementales : enjeux et perspectives de l’(in)communication autour des loups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 96, pp.148-153</w:t>
+              <w:t xml:space="preserve">, 2021, 88 (2), pp.146-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer sur les risques naturels en montagne : des effets de croyance aux divergences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe De Oliveira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et développement territorial en montagne : conflictualités et enjeux communicationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15c8m⟩</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’université, des liens à construire entre sciences et citoyens : évidence ou défi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.38-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protestation antinucléaire par-delà les frontières : mutations et temporalités de l’enjeu européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14g2y⟩</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicisation du risque nucléaire par les usages protestataires du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.6767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...83 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud et Josquin Debaz (2017), Aux bords de l’irréversible. Sociologie pragmatique des transformations, Paris, Editions Pétra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, http://journals.openedition.org/lectures/24424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lojkine (2016), La Révolution informationnelle et les nouveaux mouvements sociaux‪, Lormont, Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, https://journals.openedition.org/questionsdecommunication/11676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement protéiforme des militants et des journalistes dans les mobilisations informationnelles antinucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.2444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie délibérative de la mouvance antinucléaire et les paradoxes de son expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique du régime technopolitique des sciences par la mouvance antinucléaire : un éclairage sur le concept d'espace public oppositionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 23 (2A), pp.65-76. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enic.hs12.0065⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (3A), pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs1.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public à l'épreuve du phénomène antinucléaire en France (1962-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (13), pp. 33-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.8708⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des dissonances du syndicalisme français aux prises avec l’énergie électronucléaire et sa critique sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.080.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...1028 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2115,618 +2249,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier « Les professionnels de la montagne face aux changements socio-environnementaux » – Introduction. Les professionnels de la montagne face aux transitions socio-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma-Sophie Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (3), pp.255-259, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/nss/2025065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les risques en communication : question de terrains et épreuves disciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore une transition ? Conflits et trajectoires des territoires de montagne face aux changements socio-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma-Sophie Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112-1, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.12837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en tourisme de la culture scientifique en montagne : défis et enjeux pour des territoires en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+                <w:t xml:space="preserve">Nathalie Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 110-1, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.10299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les controverses publiques autour des sciences : frontières, conflictualités et problèmes publics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, supplément 2021/B, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fake news ! Pouvoirs et conflits autour de l’énonciation publique du « vrai »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 64, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14b5e⟩</w:t>
+              <w:t xml:space="preserve">, 53, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edc.9104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...380 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2736,986 +2870,986 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences dans le débat public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Molinatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carlino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Poupardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mikael Chambru; Muriel Lefebvre; Elsa Poupardin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-112, 2025, Communication, médias et sociétés, 9782706156526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUG</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.97-112, 2025, Communication, médias et sociétés, 9782706156526</w:t>
+                <w:t xml:space="preserve">hal-05382743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagne en transition : la mise en tourisme de la culture scientifique sous l'emprise du « tout-ski » (Dévoluy, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-84, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En finir avec la communication persuasive autour des risques naturels ? Une critique communicationnelle de l’information préventive en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Blaise-Pascal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percevoir, représenter, communiquer les risques naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-198, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversification du modèle touristique dans les Alpes du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme scientifique dans les aires protégées multi-labellisées : transition écologique et controverse en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-84, 2024</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable : enjeux scientifiques et pratiques éducatives en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.83-99, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, environnement et nucléaire : trajectoires et temporalités des mobilisations collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux territoires de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.69-86, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éprouver le risque climatique en montagne. Expériences ordinaires, problème public et politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, pp.185-198, 2024</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la représentation de la crise à la crise de la représentation: esthétique et politique de l'Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, pp.177-203, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...99 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2024</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques info-communicationnelles de la mouvance antinucléaire. Acteurs, formes et enjeux de l'action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les paroles militantes dans les controverses environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, PUN - Éditions universitaires de Lorraine, pp.307-318, 2019, Questions de communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.83-99, 2023</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débats publics et mouvements sociaux : les enjeux normatifs des débordements protestataires de la mouvance antinucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A l'assemblée comme au théâtre. Pratiques délibératives des anciens, perceptions et résonances modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.293-305, 2018, 978-2-7535-7311-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.69-86, 2020</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités des espaces publics oppositionnels : mouvements sociaux et enquête multi-située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps et temporalités en information-communication : des concepts aux méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication, pp.75-84, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, pp.177-203, 2020</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protestation antinucléaire autour de Superphénix. Une analyse des dynamiques d’un espace public oppositionnel transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace public européen en question. Histoire et méthodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Edition, pp.193-210, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3725,4180 +3859,4180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un glacier, un téléphérique et une androsace : politiser les territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Les glaciers en sueur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les forêts alpines par la transdisciplinarité : participer, confronter et transmettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; CNRS; GIP ECOFOR, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer sur les risques (péri)glaciaires ? Pistes de réflexion à partir des recherches en sciences sociales sur les risques naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique et technique "Les risques d’origines glaciaire et périglaciaire (ROGP) et leur prévention"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la transition écologique, de la biodiversité, de la forêt, de la mer et de la pêche, Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologie de l’environnement face aux contestations des transitions écologiques en montagne : critiques, controverses et mobilisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sociologie de l’environnement à l’épreuve de la critique et de l’urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie - RT 38, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conserver, bifurquer, renoncer : un autre regard sur l’adaptation en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À la croisée des chemins, changement climatique et changements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREC-SUD, CNE, LIEU et LEPD, Nov 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montagne se soulève : enquête sur les mobilisations socio-environnementales autour des transitions écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Contester les transitions écologiques : critiques et oppositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE et UMR Pacte, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se mobiliser contre un projet ferroviaire transnational en montagne : des mobilités aux enjeux socio-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire interdisciplinaire (im)Mobilités socio-spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESEM et MSH Sud, Oct 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie - RT 38, Oct 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire la recherche sur les forêts de montagne : le programme Forêts alpines en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées scientifiques de la Zone atelier Alpes et Sentinelles des Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GREC-SUD, CNE, LIEU et LEPD, Nov 2024, Marseille, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire en film la recherche en sciences sociales sur la transition écologique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral de l’UMR Sage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège doctoral européen, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’épreuve des glaciers : expériences socio-environnementales et situation de controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’expérience : un enjeu pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège doctoral européen, May 2024, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne se soulève : enquête sur les mobilisations socio- environnementales autour des transitions écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester les transitions écologiques : critiques et oppositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LERASS, Aug 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les managers des forêts alpines : une profession au cœur de la transition des socio-écosystèmes forestiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur le risque climatique en montagne : enjeux épistémologiques et méthodologiques d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire L’espace public au pluriel,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ComSoc, May 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt de la discorde : controverses et mobilisations collectives autour des transitions socio-écologiques en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 12 et 38, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humain récréatif et son bestiaire d’(in)désirables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque interdisciplinaire Cohabitation entre pratiques récréatives et faune sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des arbres pour sauver la planète ? Conflits et incommunication autour des socio-écosystèmes forestiers alpins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Forêts récréatives : gouvernance, territoires de vie et transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser contre l’industrie des sports d’hiver : mouvements sociaux et agir environnemental en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Communication, environnement, sciences et société; Académie des controverses et la communication sensible, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du tourisme de montagne au changement climatique. Les stations des Alpes du Sud tiraillées entre diversification et renforcement du modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enora Bruley</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international L'avenir du tourisme : mutations et adaptations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de management du tourisme, Jun 2023, Gérone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations socio-spatiales en temps de crise : entre initiatives citoyennes et stratégies institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études La vallée de la Roya : de la crise environnementale aux innovations socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POSPU Territoires, Jun 2023, Breil-sur-Roya, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intéractions sciences et sociétés en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Articulation des connaissances scientifiques et développement des zones de montagne dans un contexte de changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientific tourism network, Jun 2023, Le Pradel (07), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts écologiques des sports de/dans/contre la nature : controverses sociopolitiques et mesures interdisciplinaires sociologie/écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès international Les enjeux des jeux en nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociaux de la transition écologique en montagne : jeux d’acteurs, enjeux et espaces en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savant.e.s des bouleversements environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie – RT 27 et 38, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une montagne de discorde : conflictualité et enjeux autour des usages sociaux du ‘vrai’ dans les controverses publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Faits, Fakes, Fictions – Épistémologie visuelle du vrai et du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Approches contemporaines de la création et de la réflexion artistique (ACCRA), Mar 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer autour des risques naturels en montagne : en finir avec l’information préventive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ComSoc, May 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe De Oliveira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Représentations et perceptions des risques naturels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la transition écologique entre en controverse : le cas du tourisme scientifique dans les territoires de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, GER Communication, environnement, sciences et société; Académie des controverses et la communication sensible, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition en tension : tourisme scientifique et verticalité(s) dans le Queyras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les journées de Séolane"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Barcelonnette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et engagement dans le domaine environnemental. Quelles interactions ? Quelles limites ? Quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">université d’été "Questions environnementales et sciences humaines et sociales. Quelles perspectives ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication face aux risques environnementaux en montagne : enquête, interdisciplinarité et enjeux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les territoires de montagne face aux risques et au changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions et enjeux publics de la mise en tourisme de la culture scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire Cohabitation entre pratiques récréatives et faune sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude « Culture scientifique et transition touristique : quels enjeux pour les territoires alpins ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITTEM – Innovation et Transitions Territoriales en Montagne, Nov 2020, Gap / Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03122415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagne, tourisme et culture scientifique : quels enjeux pour quels défis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, RT 12 et 38, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphélie Savarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire FEAST – Imaginons ensemble la transition de la montagne de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, May 2020, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Scientific tourism network, Jun 2023, Le Pradel (07), France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête et médiation autour du problème climatique en montagne : les voix du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études "Communiquer autrement les connaissances sur le changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, POSPU Territoires, Jun 2023, Breil-sur-Roya, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de communication dans la prévention et la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Vivre les risques socio-environnementaux en territoires de montagne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du nucléaire : conflictualité, (in)visibilité et spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Par-delà plaines, montagnes et frontières : le risque technologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire population environnement développement (LPED), Jan 2019, Gap, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter les sciences sur les réseaux sociaux : documenter, partager et valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Les réseaux sociaux : un outil pour la recherche ? Le cas des territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche historique Rhône-Alpes (LARHRA), Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement en transition : savoirs, conflictualités et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Alpes, Images et Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Alpes; GRESEC; LARHRA; Labex ITEM, Jan 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des paroles antinucléaires en régime de controverse : acteurs, objets, formes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Nov 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délibérer au sein des espaces publics oppositionnels : utopies et expérimentations des pratiques de la mouvance antinucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critiques du monde contemporain : quelles formes pour la contestation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT 29 « Sociologies critiques, théories critiques » de l'Association internationale des sociologues de langue française (AISLF); PhiléPol - Université Paris Descartes, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance participative vs critique sociale : politiques délibératives et espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Information - communication publique ET espaces publics sociétaux : interactions et tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication, Oct 2017, Echirolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque salariés de l’atome et opposants au nucléaire se mobilisent autour d’un même problème : le cas de la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Chambru</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Penser l’émancipation : quelles convergences des luttes face à l’approfondissement de la crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Jan 2016, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De SuperPhénix à Bugey : comment appréhender les espaces publics transnationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’information – communication en Europe : perspectives nationales, transnationales ou comparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la Communication, Oct 2016, Echirolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations de l’espace public et temporalité des mouvements sociaux : les apports d’une enquête multi-située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de la Société française des Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicisation du risque nucléaire par les usages protestataires du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Définir, domestiquer et communiquer sur les risques industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité mixte de recherche (UMR) Triangle, Équipe de recherche de Lyon en sciences de l'information et de la communication (Elico) et Sciences-Po Lyon, Jul 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicisation du risque nucléaire : une coproduction de l’information médiatique par les journalistes et les militants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’étude sur le journalisme de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de journalisme de Grenoble, Dec 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SuperPhénix, un ‘moment européen’ pour les mouvements sociaux (1974-2014). Une analyse des dynamiques d’un espace public oppositionnel transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Espace public européen : histoire et méthodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Ecrire une histoire nouvelle de l’Europe (EHNE), Université Paris-Sorbonne et Institut historique allemand, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du territoire nucléaire : stratégies et enjeux communicationnels du processus de territorialisation d’une controverse sociotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Science, innovation, technique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (RT 29) et Association internationale des sociologues de langue française (CR 29), Jul 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public sous l'emprise des normes technoscientifiques. l'impossible rencontre des mouvements sociaux et des acteurs scientifiques dans les débats publics de la CNDP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association française de management du tourisme, Jun 2023, Gérone, Spain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement de la mouvance anti-nucléaire dans l’espace médiatique. Le cas de la publicisation des transports de déchets radioactifs italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales Médias, engagements et mouvements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, RT 37 avec le soutien des RT 21 et 35, Mar 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique du régime technopolitique des sciences par les mouvements sociaux : un éclairage sur le concept d’espace public. Le cas du phénomène antinucléaire en France (1962 – 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la Communication, Nov 2013, Echirolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public sous l'emprise des normes technoscientifiques, l’impossible rencontre des mouvements sociaux et des acteurs scientifiques dans les débats publics de la CNDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie – RT 27 et 38, Nov 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques de l’engagement anti-nucléaire en France après la catastrophe de Fukushima. Rupture ou continuité des modalités d’action dans l’espace public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales Crises critiques : un sujet, une posture, une écriture en dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHEES), Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Approches contemporaines de la création et de la réflexion artistique (ACCRA), Mar 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’activisme délibératif de la mouvance anti-nucléaire. Entre résistance à l’impératif participatif et revendication d’une politique délibérative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque L’impératif participatif en procès ? Regards croisés sur les critiques de la participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales (EHEES), 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Louvain, Belgique</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques de l’engagement anti-nucléaire en France entre 1971 et 2012. Rupture ou continuité des formes de participation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la recherche L’engagement, de la société aux organisations, Institut de gestion du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Barcelonnette, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs institutionnels de participation à l’épreuve des dynamiques contestataires de la mouvance anti-nucléaire. Un cas révélateur des normes de l’engagement au sein de l’espace public ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le théâtre de la démocratie : pratiques délibératives des Anciens, résonances modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse 2 Le Mirail, Nov 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident nucléaire de Fukushima : les enjeux d’une crise pour les opposants à l’atome. Entre publicisation du risque, participation du public et politisation du nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales Sociétés et environnement – réflexions croisées sur les crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Provence, Dec 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public contemporain au prisme des formes de résistance à l'injonction participative. Le cas des débats publics sur le programme électro-nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée doctorale du Deuxième congrès du Groupement d’intérêt scientifique Démocratie et Participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des hautes études en sciences sociales (EHEES), Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Metz, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicisation du risque par la mouvance anti-nucléaire, l’expression d’un autre rapport au politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude Guépin sur « Le risque »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l’homme, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...2009 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7966,51 +8100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA2832B8"/>
+    <w:nsid w:val="2A6D024C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8114,51 +8248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5560102C"/>
+    <w:nsid w:val="760D689D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8348,51 +8482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-chambru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8076-7579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193296446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429046v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Chambru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorenzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846118v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6i" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs12.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27054" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261720v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8708" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409818v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe De Oliveira Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8921" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6767" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358614v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2444" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358105v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500286v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Sophie Mouret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025065" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12837" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677911v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10299" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620635v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daveau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987045v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472126v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803987v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429043v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369956v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613007v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862570v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862566v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862560v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862571v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143773v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143776v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bonnemains" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247284v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620629v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409821v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409823v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409820v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632037v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aph&#233;lie Savarino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987038v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648267v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597955v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381218v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360035v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359907v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359938v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359903v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191794v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840552v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359881v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191629v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191637v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191633v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-chambru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8076-7579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193296446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Chambru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs12.0065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8708" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe De Oliveira Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2444" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Sophie Mouret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12837" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bonnemains" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aph&#233;lie Savarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>