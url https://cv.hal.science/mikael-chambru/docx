--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1027,1225 +1027,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Changement climatique et développement territorial en montagne : conflictualités et enjeux communicationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03143989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer sur les risques naturels en montagne : des effets de croyance aux divergences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe De Oliveira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'alpage du Champet : arpenter la montagne pour repenser la médiation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lieux-dits, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.8708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-action face au risque climatique en montagne : enquêtes et engagements autour d’un problème public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.8708⟩</w:t>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.27054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche-action face au risque climatique en montagne : enquêtes et engagements autour d’un problème public</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La confiance dans les controverses socio-environnementales : enjeux et perspectives de l’(in)communication autour des loups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88 (2), pp.146-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’université, des liens à construire entre sciences et citoyens : évidence ou défi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série, pp.38-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protestation antinucléaire par-delà les frontières : mutations et temporalités de l’enjeu européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57, pp.121-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud et Josquin Debaz (2017), Aux bords de l’irréversible. Sociologie pragmatique des transformations, Paris, Editions Pétra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, http://journals.openedition.org/lectures/24424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicisation du risque nucléaire par les usages protestataires du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 100, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.6767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lojkine (2016), La Révolution informationnelle et les nouveaux mouvements sociaux‪, Lormont, Éd. Le Bord de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 40, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, https://journals.openedition.org/questionsdecommunication/11676</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique du régime technopolitique des sciences par la mouvance antinucléaire : un éclairage sur le concept d'espace public oppositionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (3A), pp.29-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.hs1.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement protéiforme des militants et des journalistes dans les mobilisations informationnelles antinucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.2444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfsic.10306⟩</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utopie délibérative de la mouvance antinucléaire et les paradoxes de son expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...70 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des dissonances du syndicalisme français aux prises avec l’énergie électronucléaire et sa critique sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.080.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public à l'épreuve du phénomène antinucléaire en France (1962-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (13), pp. 33-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...535 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186666v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01358141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2257,304 +2257,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur les risques en communication : question de terrains et épreuves disciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 64, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14b5e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dossier « Les professionnels de la montagne face aux changements socio-environnementaux » – Introduction. Les professionnels de la montagne face aux transitions socio-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma-Sophie Mouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cambone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33 (3), pp.255-259, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05500286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encore une transition ? Conflits et trajectoires des territoires de montagne face aux changements socio-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Cambone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Chambru</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma-Sophie Mouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 112-1, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3016,518 +3016,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La diversification du modèle touristique dans les Alpes du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécilia Claeys; Maud Hirczak. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Alpes du Sud. Trajectoires d'un espace en transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Montagne en transition : la mise en tourisme de la culture scientifique sous l'emprise du « tout-ski » (Dévoluy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Daveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-84, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En finir avec la communication persuasive autour des risques naturels ? Une critique communicationnelle de l’information préventive en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise-Pascal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percevoir, représenter, communiquer les risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-198, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La diversification du modèle touristique dans les Alpes du Sud</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tourisme scientifique dans les aires protégées multi-labellisées : transition écologique et controverse en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baptiste</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réserves de biosphère et objectifs de développement durable : enjeux scientifiques et pratiques éducatives en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.83-99, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé, environnement et nucléaire : trajectoires et temporalités des mobilisations collectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux territoires de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.69-86, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éprouver le risque climatique en montagne. Expériences ordinaires, problème public et politisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la représentation de la crise à la crise de la représentation: esthétique et politique de l'Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Savoie Mont Blanc, pp.177-203, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3867,112 +3867,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communiquer sur les risques (péri)glaciaires ? Pistes de réflexion à partir des recherches en sciences sociales sur les risques naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire scientifique et technique "Les risques d’origines glaciaire et périglaciaire (ROGP) et leur prévention"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique, de la biodiversité, de la forêt, de la mer et de la pêche, Nov 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un glacier, un téléphérique et une androsace : politiser les territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque "Les glaciers en sueur"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix Marseille Université, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter sur les forêts alpines par la transdisciplinarité : participer, confronter et transmettre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3988,3560 +4057,3491 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts et sociétés : dialogues interdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Museum National d'Histoire Naturelle; CNRS; GIP ECOFOR, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la transition écologique, de la biodiversité, de la forêt, de la mer et de la pêche, Nov 2025, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire en film la recherche en sciences sociales sur la transition écologique en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire doctoral de l’UMR Sage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège doctoral européen, May 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l’épreuve des glaciers : expériences socio-environnementales et situation de controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’expérience : un enjeu pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERASS, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les managers des forêts alpines : une profession au cœur de la transition des socio-écosystèmes forestiers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forêts en transitions. Concepts, méthodes, mesures et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La montagne se soulève : enquête sur les mobilisations socio- environnementales autour des transitions écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contester les transitions écologiques : critiques et oppositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie de l’environnement face aux contestations des transitions écologiques en montagne : critiques, controverses et mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie de l’environnement à l’épreuve de la critique et de l’urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie - RT 38, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserver, bifurquer, renoncer : un autre regard sur l’adaptation en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À la croisée des chemins, changement climatique et changements sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREC-SUD, CNE, LIEU et LEPD, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04862560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser contre un projet ferroviaire transnational en montagne : des mobilités aux enjeux socio-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisciplinaire (im)Mobilités socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESEM et MSH Sud, Oct 2024, Perpignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La montagne se soulève : enquête sur les mobilisations socio-environnementales autour des transitions écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Contester les transitions écologiques : critiques et oppositions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE et UMR Pacte, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CRESEM et MSH Sud, Oct 2024, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire la recherche sur les forêts de montagne : le programme Forêts alpines en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées scientifiques de la Zone atelier Alpes et Sentinelles des Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations socio-spatiales en temps de crise : entre initiatives citoyennes et stratégies institutionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d'études La vallée de la Roya : de la crise environnementale aux innovations socio-spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, POSPU Territoires, Jun 2023, Breil-sur-Roya, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Collège doctoral européen, May 2024, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation du tourisme de montagne au changement climatique. Les stations des Alpes du Sud tiraillées entre diversification et renforcement du modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international L'avenir du tourisme : mutations et adaptations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de management du tourisme, Jun 2023, Gérone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LERASS, Aug 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intéractions sciences et sociétés en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Articulation des connaissances scientifiques et développement des zones de montagne dans un contexte de changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scientific tourism network, Jun 2023, Le Pradel (07), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquêter sur le risque climatique en montagne : enjeux épistémologiques et méthodologiques d’une recherche-action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire L’espace public au pluriel,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ComSoc, May 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les managers des forêts alpines : une profession au cœur de la transition des socio-écosystèmes forestiers ?</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt de la discorde : controverses et mobilisations collectives autour des transitions socio-écologiques en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l’Association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT 12 et 38, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humain récréatif et son bestiaire d’(in)désirables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque interdisciplinaire Cohabitation entre pratiques récréatives et faune sauvage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Le Bourget du Lac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se mobiliser contre l’industrie des sports d’hiver : mouvements sociaux et agir environnemental en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international Vent debout ! Dynamiques communicationnelles, mobilisations écologiques et participations citoyennes contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GER Communication, environnement, sciences et société; Académie des controverses et la communication sensible, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des arbres pour sauver la planète ? Conflits et incommunication autour des socio-écosystèmes forestiers alpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lachello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Bruley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elleaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque Forêts récréatives : gouvernance, territoires de vie et transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Mikael Chambru</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04143797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impacts écologiques des sports de/dans/contre la nature : controverses sociopolitiques et mesures interdisciplinaires sociologie/écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ComSoc, May 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">congrès international Les enjeux des jeux en nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La forêt de la discorde : controverses et mobilisations collectives autour des transitions socio-écologiques en montagne</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages sociaux de la transition écologique en montagne : jeux d’acteurs, enjeux et espaces en tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savant.e.s des bouleversements environnementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie – RT 27 et 38, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et engagement dans le domaine environnemental. Quelles interactions ? Quelles limites ? Quels résultats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">université d’été "Questions environnementales et sciences humaines et sociales. Quelles perspectives ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication face aux risques environnementaux en montagne : enquête, interdisciplinarité et enjeux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les territoires de montagne face aux risques et au changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une montagne de discorde : conflictualité et enjeux autour des usages sociaux du ‘vrai’ dans les controverses publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Faits, Fakes, Fictions – Épistémologie visuelle du vrai et du faux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Approches contemporaines de la création et de la réflexion artistique (ACCRA), Mar 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer autour des risques naturels en montagne : en finir avec l’information préventive ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, RT 12 et 38, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe De Oliveira Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque "Représentations et perceptions des risques naturels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’humain récréatif et son bestiaire d’(in)désirables</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la transition écologique entre en controverse : le cas du tourisme scientifique dans les territoires de montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Claeys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque interdisciplinaire Cohabitation entre pratiques récréatives et faune sauvage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Le Bourget du Lac, France</w:t>
+              <w:t xml:space="preserve">Transitions en tension. Controverses et tensions autour des transitions écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Louvain, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lachello</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition en tension : tourisme scientifique et verticalité(s) dans le Queyras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les journées de Séolane"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Barcelonnette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions et enjeux publics de la mise en tourisme de la culture scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude « Culture scientifique et transition touristique : quels enjeux pour les territoires alpins ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ITTEM – Innovation et Transitions Territoriales en Montagne, Nov 2020, Gap / Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03122415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagne, tourisme et culture scientifique : quels enjeux pour quels défis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enora Bruley</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphélie Savarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire FEAST – Imaginons ensemble la transition de la montagne de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Savoie Mont-Blanc, May 2020, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Se mobiliser contre l’industrie des sports d’hiver : mouvements sociaux et agir environnemental en montagne</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête et médiation autour du problème climatique en montagne : les voix du terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études "Communiquer autrement les connaissances sur le changement climatique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de communication dans la prévention et la gestion des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire "Vivre les risques socio-environnementaux en territoires de montagne"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Gap, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du nucléaire : conflictualité, (in)visibilité et spatialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Par-delà plaines, montagnes et frontières : le risque technologique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire population environnement développement (LPED), Jan 2019, Gap, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter les sciences sur les réseaux sociaux : documenter, partager et valoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Les réseaux sociaux : un outil pour la recherche ? Le cas des territoires de montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche historique Rhône-Alpes (LARHRA), Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement en transition : savoirs, conflictualités et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Alpes, Images et Sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH-Alpes; GRESEC; LARHRA; Labex ITEM, Jan 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction des paroles antinucléaires en régime de controverse : acteurs, objets, formes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Les paroles militantes dans les controverses environnementales : constructions, légitimations, limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les médiations (CREM), Nov 2017, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délibérer au sein des espaces publics oppositionnels : utopies et expérimentations des pratiques de la mouvance antinucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critiques du monde contemporain : quelles formes pour la contestation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GT 29 « Sociologies critiques, théories critiques » de l'Association internationale des sociologues de langue française (AISLF); PhiléPol - Université Paris Descartes, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance participative vs critique sociale : politiques délibératives et espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Information - communication publique ET espaces publics sociétaux : interactions et tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication, Oct 2017, Echirolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorsque salariés de l’atome et opposants au nucléaire se mobilisent autour d’un même problème : le cas de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, GER Communication, environnement, sciences et société; Académie des controverses et la communication sensible, Nov 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ghis Malfilatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Penser l’émancipation : quelles convergences des luttes face à l’approfondissement de la crise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Jan 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Claeys</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De SuperPhénix à Bugey : comment appréhender les espaces publics transnationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’information – communication en Europe : perspectives nationales, transnationales ou comparatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la Communication, Oct 2016, Echirolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations de l’espace public et temporalité des mouvements sociaux : les apports d’une enquête multi-située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès de la Société française des Sciences de l’information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2016, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicisation du risque nucléaire par les usages protestataires du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Définir, domestiquer et communiquer sur les risques industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité mixte de recherche (UMR) Triangle, Équipe de recherche de Lyon en sciences de l'information et de la communication (Elico) et Sciences-Po Lyon, Jul 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicisation du risque nucléaire : une coproduction de l’information médiatique par les journalistes et les militants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’étude sur le journalisme de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de journalisme de Grenoble, Dec 2014, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SuperPhénix, un ‘moment européen’ pour les mouvements sociaux (1974-2014). Une analyse des dynamiques d’un espace public oppositionnel transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Espace public européen : histoire et méthodologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Ecrire une histoire nouvelle de l’Europe (EHNE), Université Paris-Sorbonne et Institut historique allemand, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique du territoire nucléaire : stratégies et enjeux communicationnels du processus de territorialisation d’une controverse sociotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Science, innovation, technique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie (RT 29) et Association internationale des sociologues de langue française (CR 29), Jul 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public sous l'emprise des normes technoscientifiques, l’impossible rencontre des mouvements sociaux et des acteurs scientifiques dans les débats publics de la CNDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Chambru</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Roubaix, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public sous l'emprise des normes technoscientifiques. l'impossible rencontre des mouvements sociaux et des acteurs scientifiques dans les débats publics de la CNDP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association française de management du tourisme, Jun 2023, Gérone, Spain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communiquer dans un monde de normes. L'information et la communication dans les enjeux contemporains de la " mondialisation ".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France. pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, POSPU Territoires, Jun 2023, Breil-sur-Roya, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’engagement de la mouvance anti-nucléaire dans l’espace médiatique. Le cas de la publicisation des transports de déchets radioactifs italiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées doctorales Médias, engagements et mouvements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, RT 37 avec le soutien des RT 21 et 35, Mar 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Scientific tourism network, Jun 2023, Le Pradel (07), France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La critique du régime technopolitique des sciences par les mouvements sociaux : un éclairage sur le concept d’espace public. Le cas du phénomène antinucléaire en France (1962 – 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Chambru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Formes et enjeux contemporains de la communication et de la culture scientifiques et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche sur les Enjeux de la Communication, Nov 2013, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...2048 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359881v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01618981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques de l’engagement anti-nucléaire en France après la catastrophe de Fukushima. Rupture ou continuité des modalités d’action dans l’espace public ?</w:t>
               </w:r>
@@ -8100,51 +8100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A6D024C"/>
+    <w:nsid w:val="35A113AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8248,51 +8248,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="760D689D"/>
+    <w:nsid w:val="69B97362"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8482,51 +8482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-chambru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8076-7579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193296446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Chambru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs12.0065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8708" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27054" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409818v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe De Oliveira Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143989v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10306" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358614v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2444" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5067" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358141v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Sophie Mouret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025065" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264048v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12837" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421252v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606222v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023085v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429043v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862560v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669141v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669137v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095634v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154669v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421343v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bonnemains" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143776v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143773v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247284v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620629v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409821v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409824v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aph&#233;lie Savarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359881v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-chambru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-8076-7579" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193296446" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Chambru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;raud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Rosemont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Doda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15yrp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429046v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lachello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Chambru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lorenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c8m" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12y6i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04511552v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14g2y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353376v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Claeys" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887763v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs12.0065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10306" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe De Oliveira Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261720v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.8708" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620632v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.27054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Mounet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580225v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bordeaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8921" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757519v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24424" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.6767" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796125v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.hs1.0029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2444" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5067" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.080.0067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01186666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Sophie Mouret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cambone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12837" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10299" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bodin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.9104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382743v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Molinatti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poupardin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/2194/9782706156526/la-communication-des-sciences" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baptiste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Bonnemains" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421252v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Daveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803987v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4638" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669137v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669138v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862566v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862560v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613007v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862571v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Bonnemains" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143773v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154669v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056229v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bruley" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elleaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409824v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409820v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409821v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122415v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632037v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aph&#233;lie Savarino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364560v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597955v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616868v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ghis Malfilatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381218v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359950v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359907v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618981v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-00840552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191794v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359881v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196337v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191637v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191633v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01191634v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01196346v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>