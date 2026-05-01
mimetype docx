--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -4101,165 +4101,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaging and Sleeping Beauty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PALMYR-4 : Logics for Belief Dynamics (4th Paris-Amsterdam Meeting of Young Researchers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impossible States at Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Logics for Resource-Bounded Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791837v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impossible States at Work</w:t>
               </w:r>
@@ -4636,51 +4636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="603A04A4"/>
+    <w:nsid w:val="A21FC8C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-cozic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102189684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cozic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08790-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097467ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-010-9087-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQPRMQKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2009.06.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018408099636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPGB9DZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324266" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791834v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-cozic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102189684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cozic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08790-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097467ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-010-9087-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQPRMQKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2009.06.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018408099636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPGB9DZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324266" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>