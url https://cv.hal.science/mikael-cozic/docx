--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1715,246 +1715,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philosophy of economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barberousse, A.; Bonnay, D.; Cozic, M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Philosophy of Science. A Companion.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.542-594, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confirmation and induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barberousse, A.; Bonnay, D.; Cozic, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Philosophy of Science. A Companion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.53-94, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision et rationalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collins, Th.; Andler, D.; Tallon-Baudry, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.420-457, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950721v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01950724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le rôle de la psycholoactegie dans la théorie néo-classique du consommateur »</w:t>
               </w:r>
@@ -2080,129 +2080,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épistémologie sociale et épistémologie bayésienne. La vie sociale des bayésiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Drouet, I. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bayésianisme aujourd’hui: : Fondements et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Matériologiques, pp.113-166, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les probabilités en théorie des jeux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Drouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bayésianisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.87-112, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Théorèmes de représentation et sémantique des concepts décisionnels »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2222,73 +2308,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andler Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Epistémologie sociale et épistémologie bayésienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2308,143 +2394,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Drouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bayésianisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Matériologiques, pp.113-166, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052488v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01950806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Logic for the Radical Anti-Realist ?</w:t>
               </w:r>
@@ -2519,259 +2519,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00775655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Principe de charité et sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bonnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Martin, coord. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences humaines sont-elles des sciences ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.119-157, 2011, Philosophie des sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Confirmation et induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anouk Barberousse, Denis Bonnay, Mikaël Cozic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis de philosophie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.473-518, 2011, Philosophie des sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00775659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anouk Barberousse, Denis Bonnay, Mikaël Cozic, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Précis de philosophie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.62-99, 2011, Philosophie des sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00775658v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00775657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rationalité limitée</w:t>
               </w:r>
@@ -3329,526 +3329,664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Models of Beliefs for Boundedly Rational Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of ILCLI International Worskop on Logic and Philosophy of Knowledge, Communication and Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelques paradoxes en philosophie formelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stage de rentrée du Département de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une science de l'action est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Philosophie des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unawareness and Impossible States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Decisions, Games and Logic - LSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unawareness and Impossible States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">London-Paris-Tilburg Workshops in Logic and Philosophy of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and Sleeping Beauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Aspects of Reasoning About Knowledge 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging and Sleeping Beauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de Conférenes PhilEAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Models of Beliefs for Boundedly Rational Agents</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging and Sleeping Beauty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ILCLI International Worskop on Logic and Philosophy of Knowledge, Communication and Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">PALMYR-4 : Logics for Belief Dynamics (4th Paris-Amsterdam Meeting of Young Researchers)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impossible States at Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Logics for Resource-Bounded Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00791837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Logic for the Radical Anti-Realist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3864,402 +4002,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Anti)-Realisms: Logics and Metaphysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SOPHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix et calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Théorie de la décision", HEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choice and Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Cozic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris-Amsterdam-Berkeley Logic Meeting in Stanford</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00791839v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-00791837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impossible States at Work</w:t>
               </w:r>
@@ -4636,51 +4636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A21FC8C5"/>
+    <w:nsid w:val="3A2C7145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-cozic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102189684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cozic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08790-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097467ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-010-9087-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQPRMQKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2009.06.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018408099636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPGB9DZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950727v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950724v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052536v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052555v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950806v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324266" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791827v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791828v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791829v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791816v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791837v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-cozic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/102189684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941484v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Andr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Cozic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia de Monte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gayon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08790-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052127v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bonnay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791821v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1097467ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950711v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004629v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mongin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g7040038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955975v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Hill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951893v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11245-010-9087-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GQPRMQKV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2009.06.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0539018408099636" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-NPGB9DZV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Drouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791822v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950724v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052477v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052536v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walliser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052488v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1923-1_3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775657v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775658v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1324249.1324266" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-02011431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791848v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791825v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791824v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791823v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791834v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791835v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00791920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>