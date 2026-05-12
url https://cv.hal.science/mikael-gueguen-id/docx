--- v0 (2026-03-24)
+++ v1 (2026-05-12)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,1667 +249,2125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic segmentation and fibre orientation estimation from low resolution X-ray computed tomography images of 3D woven composites</w:t>
+                <w:t xml:space="preserve">Application of the variational EIV approach to linear viscoelastic phases governed by several internal variables - Examples with the generalized Maxwell law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Pannier</w:t>
+                <w:t xml:space="preserve">Benjamin Tressou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Coupé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Carré</w:t>
+                <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117087⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97, pp.104778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470330v1</w:t>
+                <w:t xml:space="preserve">hal-04264214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved evolution of the 3D nanoporous structure of sintered Ag by X-Ray nanotomography: role of the interface with a copper substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic segmentation and fibre orientation estimation from low resolution X-ray computed tomography images of 3D woven composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokouvi Happy N'Tsouaglo</w:t>
+                <w:t xml:space="preserve">Thibault Garrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier J Milhet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202100583⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 318, pp.117087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2023.117087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405491v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-local modeling with asymptotic expansion homogenization of random materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray CT based multi-layer unit cell modeling of carbon fiber-reinforced textile composites: Segmentation, meshing and elastic property homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Sinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxana Shishkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+                <w:t xml:space="preserve">Mikael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Gueguen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Loic Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103459⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 298, pp.116003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490358v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D analysis of the onset of slip activity in relation to the degree of micro-texture in Ti–6Al–4V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How macrozone size and morphology influence yield in titanium alloys investigated using fast Fourier transform-based crystal plasticity simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 216, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2021.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316551v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement au feu de réservoirs composites de stockage d’hydrogène sous pression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Bertheau</w:t>
+                <w:t xml:space="preserve">Time resolved evolution of the 3D nanoporous structure of sintered Ag by X-Ray nanotomography: role of the interface with a copper substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Happy N'Tsouaglo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier J Milhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.2100583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202100583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-02044813v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed-tomography based modeling and simulation of moisture diffusion and induced swelling in textile composite materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Gigliotti</w:t>
+                <w:t xml:space="preserve">Non-local modeling with asymptotic expansion homogenization of random materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.045⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.103459 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2020.103459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292199v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical study of crystalline orientation distribution in Ti-6Al-4V: An assessment of micro-texture induced load partitioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">A 3D analysis of the onset of slip activity in relation to the degree of micro-texture in Ti–6Al–4V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Polonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.011⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.36-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304813v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based modeling of moisture-induced swelling and stress in 2D textile composite materials using a global-local approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computed-tomography based modeling and simulation of moisture diffusion and induced swelling in textile composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sinchuk</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tandiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954406217736789⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.88-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.05.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316779v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite pressure vessels for hydrogen storage in fire conditions: Fire tests and burst simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical study of crystalline orientation distribution in Ti-6Al-4V: An assessment of micro-texture induced load partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hémery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait- Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.088⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 137, pp.22-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853484v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of crack front shape during fatigue propagation considering plasticity-induced crack closure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement au feu de réservoirs composites de stockage d’hydrogène sous pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saverio Fiordalisi</w:t>
+                <w:t xml:space="preserve">Fabien Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Sarrazin-Baudoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Gueguen</w:t>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017-2018, pp.10-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03366121v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-02044813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Effects in PEM Fuel Cell : Application to Modeling of Assembly Procedure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Image-based modeling of moisture-induced swelling and stress in 2D textile composite materials using a global-local approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bograchev</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232 (8), pp.1505-1519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954406217736789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481423v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and plastic deformation of MEA in running fuel cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniil Bograchev</w:t>
+                <w:t xml:space="preserve">Composite pressure vessels for hydrogen storage in fire conditions: Fire tests and burst simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 33 (20), pp.5703-5717. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.06.066⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 42 (31), pp.20056-20070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00348599v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical prediction of crack front shape during fatigue propagation considering plasticity-induced crack closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Fiordalisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sarrazin-Baudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.68-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.03.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solution of Strongly Coupled Multiphysics Problems Using Space-Time Separated Representations—Application to Thermoviscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Beringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.393-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9050-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical Effects in PEM Fuel Cell : Application to Modeling of Assembly Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Martemianov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bograchev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (2), pp.49-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress and plastic deformation of MEA in running fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Bograchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Martemianov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (20), pp.5703-5717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.06.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00348599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stress and plastic deformation of MEA in fuel cells. Stresses generated during cell assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bograchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martemianov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 180, pp.393-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1919,51 +2377,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen assisted crack propagation in a metallic polycrystalline aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2022,73 +2480,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs (JJC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre français de l’anticorrosion (CEFRACOR), Nov 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-assisted crack propagation in a metallic polycrystalline aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2147,87 +2605,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e réunion Plénières de la Fédération hydrogène (FRH2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de recherche Hydrogène du CNRS (FRH2), Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des outils/codes numériques FoXtroT et S2M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,553 +2700,553 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15è Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03756351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic behavior of a randomly voided material with elastic properties gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+                <w:t xml:space="preserve">DESIGN OF COMPOSITE FILAMENT WOUND PRESSURE VESSELS: MANAGEMENT OF SINGULARITIES IN MULTI-SEQUENCE DOME LAY-UP SIMULATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 13th World Congress in Computational Mechanics : Recent Advances in Solving Stiff Phenomena in Computation Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New York City (NY), United States</w:t>
+              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857745v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COMPREHENSIVE TOOL TO SIMULATE COMPOSITE LAY-UPS IN PRESSURE VESSELS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic behavior of a randomly voided material with elastic properties gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSSMET 2018 - European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">WCCM 13th World Congress in Computational Mechanics : Recent Advances in Solving Stiff Phenomena in Computation Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New York City (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906850v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF COMPOSITE FILAMENT WOUND PRESSURE VESSELS: MANAGEMENT OF SINGULARITIES IN MULTI-SEQUENCE DOME LAY-UP SIMULATIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A COMPREHENSIVE TOOL TO SIMULATE COMPOSITE LAY-UPS IN PRESSURE VESSELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Athens, Greece</w:t>
+              <w:t xml:space="preserve">ECSSMET 2018 - European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906860v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche « globale-locale » pour la simulation du comportement thermo-diffuso-mécanique de composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Sinchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gigliotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'agrégation de phases sur les propriétés élastiques d'un matériau hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,1324 +3261,1324 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’outils pour le dimensionnement et l’optimisation de corps de propulseurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Halm</w:t>
+                <w:t xml:space="preserve">Cavitation in rubbers exposed to high-pressure hydrogen: in-situ characterization of the phenomenon and modelling at the cavity scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Castagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs (JC2) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on the Multiphysics Behavior of Rubber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; Centrale Marseille; Centre national de la recherche scientifique (CNRS), Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094634v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation in rubbers exposed to high-pressure hydrogen: in-situ characterization of the phenomenon and modelling at the cavity scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Simulation numérique de la croissance de cavités dans un élastomère sous décompression de gaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Multiphysics Behavior of Rubber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université; Centrale Marseille; Centre national de la recherche scientifique (CNRS), Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458248v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la croissance de cavités dans un élastomère sous décompression de gaz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’outils pour le dimensionnement et l’optimisation de corps de propulseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saffré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées CNES Jeunes Chercheurs (JC2) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899338v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of burst of hyperbaric hydrogen tanks in fire conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkibir Benelfellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Composite Materials ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation cyclique du polyéthylène : expériences et modélisation thermo-viscoélastique non-linéaire fortement couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Song Thanh Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chrysochoos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation cyclique du polyéthylène : expériences et modélisation thermo-viscoélastique non-linéaire fortement couplée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et simulation numérique du comportement de matériaux élastomériques lors de décompressions rapides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Castagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations 3D d'agrégats polycristallins reconstruits par approche type CAO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dumoncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution d'un problème multiphysique couplé par décomposition en fonctions à variables séparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Béringhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats de contrainte dans l'assemblage d'une pile à hydrogène - de l'assemblage au régime permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Martemianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danïil Bograchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hamour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-local modeling: Macroscopic behavior of a randomly voided material and influence of inclusion morphology on the elastic properties gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France. pp.696 - 708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4130,51 +4588,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4233,268 +4691,268 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation Behavior of Titanium using FFT-EVP Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nail-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Hémery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, San diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation non-locale : influence de la morphologie de défauts sur les gradients de propriétés au sein d'un matériau métallique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Elhaj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Nail-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Nadot-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4641,51 +5099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470330v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coup&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103459" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044813v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sinchuk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pannier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316779v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406217736789" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.088" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366121v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gardin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Fiordalisi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sarrazin-Baudoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0FQ3KLW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martemianov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grandidier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bograchev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Bograchev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.06.066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRGB0CJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.02.048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH2VC5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756351v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01906850v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saffr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halm" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01906860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621588v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sinchuk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458248v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Thanh Thao Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422460v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaravel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408465v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Martemianov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#239;il Bograchev" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaj Salah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nail-Ali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tressou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot-Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104778" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470330v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pannier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coup&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2023.117087" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256401v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Sinchuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oxana Shishkina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Gueguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Signor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel H&#233;mery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.01.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405491v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Happy N'Tsouaglo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier J Milhet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202100583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Elhaj Salah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2020.103459" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316551v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;mery" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wendorf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.09.028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292199v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sinchuk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pannier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tandiang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gigliotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait- Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villechaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.10.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-02044813v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fouillen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertheau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406217736789" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853484v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.088" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gardin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Fiordalisi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sarrazin-Baudoux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.03.018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0FQ3KLW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grandidier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9050-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWG05HPX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martemianov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Grandidier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bograchev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348599v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Bograchev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Martemianov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.06.066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRGB0CJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.02.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQH2VC5M-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756351v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01906860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saffr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857745v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nadot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01906850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bizet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halm" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621588v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gigliotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926870v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458248v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Castagnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beno&#238;t" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899338v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094634v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkibir Benelfellah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song Thanh Thao Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chrysochoos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057190v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaravel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592810v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391014v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Martemianov" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan&#239;il Bograchev" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhaj Salah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nail-Ali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742412v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>