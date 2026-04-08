--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -753,265 +753,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-European study of the bacterial plastisphere diversity along river-to-sea continuums</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A critical review of the state of knowledge on factors responsible for the degradation in soils of polyhydroxyalkanoates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Philip</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35658-9⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.108861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828355v1</w:t>
+                <w:t xml:space="preserve">hal-05072706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the state of knowledge on factors responsible for the degradation in soils of polyhydroxyalkanoates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">A Pan-European study of the bacterial plastisphere diversity along river-to-sea continuums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Calvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 149, pp.108861. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.10164-10180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35658-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072706v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche partitioning and plastisphere core microbiomes in the two most plastic polluted zones of the world ocean</w:t>
               </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of synthetic FTIR spectra to facilitate chemical identification of microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1542,51 +1542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikäel Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.115070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,77 +1633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 880, pp.163294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2338,51 +2338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.114306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 262, pp.127648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2853,51 +2853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 740, pp.139985 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3059,269 +3059,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination of packaged meat: Occurrence and associated risks</w:t>
+                <w:t xml:space="preserve">Pollution des environnements terrestres et marins par les plastiques : sources, impacts et solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lechat</w:t>
+                <w:t xml:space="preserve">L. Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490082v1</w:t>
+                <w:t xml:space="preserve">hal-05016257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des environnements terrestres et marins par les plastiques : sources, impacts et solutions.</w:t>
+                <w:t xml:space="preserve">Microplastic contamination of packaged meat: Occurrence and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soccalingame</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100489 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016257v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning algorithm for high throughput identification of FTIR spectra: Application on microplastics collected in the Mediterranean Sea</w:t>
               </w:r>
@@ -3627,51 +3627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 133, pp.9-17. </w:t>
@@ -3880,77 +3880,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient microplastics extraction from sand. A cost effective methodology based on sodium iodide recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4168,51 +4168,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics elutriation system. Part A: Numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4314,51 +4314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics elutriation from sandy sediments: A granulometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4961,1027 +4961,1027 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maët Le Lan</w:t>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Estorgues</w:t>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Astié</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210279v1</w:t>
+                <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+                <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+                <w:t xml:space="preserve">Vianney Estorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+                <w:t xml:space="preserve">Louise Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210270v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET PLASTRANSFER – Transfert de micro et nanoplastiques entre les matrices terrestre, aérienne et aquatique, du bassin versant à l’estuaire des fleuves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210223v1</w:t>
+                <w:t xml:space="preserve">hal-05210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Estorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastnet de l’éco-conception au recyclage des plastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Léo Dourneau</w:t>
+                <w:t xml:space="preserve">PROJET PLASTRANSFER – Transfert de micro et nanoplastiques entre les matrices terrestre, aérienne et aquatique, du bassin versant à l’estuaire des fleuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715321v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210312v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport de microorganismes pathogènes sur les plastiques dans le continuum terre-mer.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Risques environnementaux du cadmium en interaction avec un plastique biodégradable sur Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douzenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Philip</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I. Calves</w:t>
+                <w:t xml:space="preserve">Lazhar Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788993v1</w:t>
+                <w:t xml:space="preserve">hal-05210300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risques environnementaux du cadmium en interaction avec un plastique biodégradable sur Phaeodactylum tricornutum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Douzenel</w:t>
+                <w:t xml:space="preserve">Le transport de microorganismes pathogènes sur les plastiques dans le continuum terre-mer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazhar Mhadhbi</w:t>
+                <w:t xml:space="preserve">I. Calves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210300v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRO : contamination des produits résiduaires organiques en microplastique</w:t>
               </w:r>
@@ -5993,51 +5993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6355,51 +6355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6444,722 +6444,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des grands microplastiques dans les fleuves : une approche novatrice et harmonisée par Py-GC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208969v1</w:t>
+                <w:t xml:space="preserve">hal-05210322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dégradation des paillages biodégradables dans les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des grands microplastiques dans les fleuves : une approche novatrice et harmonisée par Py-GC-MS/MS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rendez-Vous RMQS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210322v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maialen Palazot</w:t>
+                <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous RMQS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210424v1</w:t>
+                <w:t xml:space="preserve">hal-05208969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMALEG : Fin de vie des paillages biodégradables dans le sol</w:t>
+                <w:t xml:space="preserve">Degradation and end-of-life of biodegradable plastic mulches in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210418v1</w:t>
+                <w:t xml:space="preserve">hal-05208960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and end-of-life of biodegradable plastic mulches in soils</w:t>
+                <w:t xml:space="preserve">BIOMALEG : Fin de vie des paillages biodégradables dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208960v1</w:t>
+                <w:t xml:space="preserve">hal-05210418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
               </w:r>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7279,51 +7279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7581,51 +7581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7702,51 +7702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Notheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7890,355 +7890,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fin de vie des paillages biodégradables dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211009v1</w:t>
+                <w:t xml:space="preserve">hal-05211022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de vie des paillages biodégradables dans le sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211022v1</w:t>
+                <w:t xml:space="preserve">hal-05211009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Wakkaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211020v1</w:t>
+                <w:t xml:space="preserve">hal-05211054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
               </w:r>
@@ -8263,51 +8293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence francophone vieillissement des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8326,152 +8356,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
+                <w:t xml:space="preserve">Le projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211054v1</w:t>
+                <w:t xml:space="preserve">hal-05211020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières évaluations du stock de microplastiques dans les sols agricoles français</w:t>
               </w:r>
@@ -8677,51 +8677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8740,277 +8740,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des microplastiques dans les Produits Résiduaires Organiques (PROs)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Wakkaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Zrellib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
+              <w:t xml:space="preserve">GDR polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211027v1</w:t>
+                <w:t xml:space="preserve">hal-05211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R El Zrellib</w:t>
+                <w:t xml:space="preserve">Recherche des microplastiques dans les Produits Résiduaires Organiques (PROs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée Technique ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211042v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du flux de microplastiques dans les sols français</w:t>
               </w:r>
@@ -9272,51 +9272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9341,103 +9341,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaleg - Dégradabilité dans les sols des matériaux de la filière légumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Estorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
@@ -9479,51 +9479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9591,77 +9591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9699,90 +9699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic contamination of packaged meat: occurrence and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
@@ -9863,51 +9863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9958,51 +9958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroMed 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10021,183 +10021,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating EPS impact</w:t>
+                <w:t xml:space="preserve">POSEIDON UN LOGICIEL INFORMATIQUE POUR L'ANALYSE À HAUT DÉBIT DES MICROPLASTIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Polymers et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Creteil, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.2.35034.90561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.10452.04488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136024v1</w:t>
+                <w:t xml:space="preserve">hal-05136032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSEIDON UN LOGICIEL INFORMATIQUE POUR L'ANALYSE À HAUT DÉBIT DES MICROPLASTIQUES</w:t>
+                <w:t xml:space="preserve">Mitigating EPS impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Creteil, France. </w:t>
+              <w:t xml:space="preserve">Oceanext 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.2.10452.04488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.35034.90561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136032v1</w:t>
+                <w:t xml:space="preserve">hal-05136024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OceanWise European project: Mitigatinig EPS impact</w:t>
               </w:r>
@@ -10209,51 +10209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10272,489 +10272,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the Microplastic Extraction from Sandy Sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Cesar</w:t>
+                <w:t xml:space="preserve">Menaces associées au vieillissement de plastiques dans l’environnement marin – Apports d’outils de microscopie et de spectrométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069298v1</w:t>
+                <w:t xml:space="preserve">hal-05211044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menaces associées au vieillissement de plastiques dans l’environnement marin – Apports d’outils de microscopie et de spectrométrie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy César</w:t>
+                <w:t xml:space="preserve">Challenging the Microplastic Extraction from Sandy Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bellegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Capri, Italy. pp.59-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71279-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211044v1</w:t>
+                <w:t xml:space="preserve">hal-02069298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENACE ASSOCIÉE AU VIEILLISSEMENT DE PLASTIQUES DANS L'ENVIRONNEMENT MARIN. ADSORPTION / DÉSORPTION DE MICROPOLLUANTS</w:t>
+                <w:t xml:space="preserve">Menace associée au vieillissement de plastiques dans l’environnement marin : Adsorption / désorption de micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymères et Océans 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136047v1</w:t>
+                <w:t xml:space="preserve">hal-05211048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menace associée au vieillissement de plastiques dans l’environnement marin : Adsorption / désorption de micropolluants</w:t>
+                <w:t xml:space="preserve">MENACE ASSOCIÉE AU VIEILLISSEMENT DE PLASTIQUES DANS L'ENVIRONNEMENT MARIN. ADSORPTION / DÉSORPTION DE MICROPOLLUANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymères et Océans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymères et Océans 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.12366.00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211048v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in high throughput analysis of microplastics</w:t>
               </w:r>
@@ -11103,51 +11103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Ben Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11666,90 +11666,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ContaminatiOn par les micRoplastiques des Sols des déchArges lIttoRalES (CORSAIRES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
@@ -11778,51 +11778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First national reference of microplastic contamination of french soils and the need for further monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11942,51 +11942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring of Mediterranean coastal areas: problems and measurement techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring of Mediterranean coastal areas: problems and measurement techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12145,51 +12145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12240,51 +12240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12335,51 +12335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain. Unpublished, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12828,291 +12828,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End of life of biodegradable mulches in soils (BIOMALEG project).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Yvin</w:t>
+                <w:t xml:space="preserve">The MicroSof project: study of microplastic contamination in soil samples from 33 different sites in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7217295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7217307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538593v1</w:t>
+                <w:t xml:space="preserve">hal-04538564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MicroSof project: study of microplastic contamination in soil samples from 33 different sites in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maialen Palazot</w:t>
+                <w:t xml:space="preserve">End of life of biodegradable mulches in soils (BIOMALEG project).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7217307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7217295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538564v1</w:t>
+                <w:t xml:space="preserve">hal-04538593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic pollution of organic waste products used for soil amendment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13517,51 +13517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Symposium “Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Firenze University Press, pp.560-567, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13608,51 +13608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microplastiques dans le milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bretagne Sud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mer et littoral : un bien commun ? Une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Archipel, pp.120-135, 2021, 978-2-9573619-1-5</w:t>
@@ -13726,51 +13726,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Synthetic Ftir Spectra to Facilitate Chemical Identification of Microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14113,263 +14113,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMALEG – (Bio)dégradabilité dans les sols des matériaux de la filière légumière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">MICROPLASTIQUES PRÉSENTS DANS LES PRODUITS RÉSIDUAIRES ORGANIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruidavets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.63</w:t>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059271v1</w:t>
+                <w:t xml:space="preserve">hal-05059246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROPLASTIQUES PRÉSENTS DANS LES PRODUITS RÉSIDUAIRES ORGANIQUES</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMALEG – (Bio)dégradabilité dans les sols des matériaux de la filière légumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Estorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ruidavets</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05059246v1</w:t>
+                <w:t xml:space="preserve">hal-05059271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
               </w:r>
@@ -14394,51 +14394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2023, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14495,51 +14495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maffessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7.1, Université Bretagne Sud. 2021, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14872,51 +14872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9633EFB"/>
+    <w:nsid w:val="DE24AC14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15103,51 +15103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-kedzierski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227789520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170153124305624491273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05456952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-026-03763-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05490321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Salhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2026.107890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cir&#233;derf Boulant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mortas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;venin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05072706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gicquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kedzierski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34486-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik&#228;el Kedzierski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf-Boulant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am9010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Wakkaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21129-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111355" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lechat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100489" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.05.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ3XFDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.12.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRSWS1DR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBJCHM7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MSKC27K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.04.060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0KXDLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P643QCJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;t Le Lan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estorgues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Asti&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210195v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210300v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Mhadhbi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210424v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211018v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Notheaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211020v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Zrellib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gicquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fertala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35034.90561" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.10452.04488" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie d'Almeida" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.12366.00323" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35315.84007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-812271-6.00089-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05109143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Naceur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.3764.9521" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210084v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.14043.72483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Keros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.33337.52325" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208896v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10646" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538593v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217295" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538564v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217307" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7216704" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.52" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4648605" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rabeh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouchnak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruidavets" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05206440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maffessoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca Ballerini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Pen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andrady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS464" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-kedzierski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227789520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170153124305624491273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05456952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-026-03763-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05490321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Salhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2026.107890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cir&#233;derf Boulant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mortas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;venin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05072706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gicquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kedzierski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34486-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik&#228;el Kedzierski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf-Boulant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am9010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Wakkaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21129-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111355" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lechat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.05.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ3XFDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.12.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRSWS1DR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBJCHM7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MSKC27K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.04.060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0KXDLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P643QCJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;t Le Lan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estorgues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Asti&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Mhadhbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208969v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211018v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Notheaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Zrellib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gicquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fertala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.10452.04488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35034.90561" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie d'Almeida" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.12366.00323" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35315.84007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-812271-6.00089-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05109143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Naceur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.3764.9521" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210084v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.14043.72483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Keros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.33337.52325" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208896v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10646" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217307" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217295" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7216704" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.52" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4648605" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rabeh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouchnak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059246v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruidavets" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05206440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maffessoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca Ballerini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Pen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andrady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS464" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>