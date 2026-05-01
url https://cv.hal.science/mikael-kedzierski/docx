--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -217,295 +217,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) (P(3HB-co-4HB)) Using Acetic Acid: An Eco-friendly Alternative to Chloroform</w:t>
+                <w:t xml:space="preserve">Membrane fingerprints and morphotype shifts in Phaeodactylum tricornutum co-exposed to cadmium and PBAT macroplastics as ecotoxicological indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dulac</w:t>
+                <w:t xml:space="preserve">Oumaima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gauthier</w:t>
+                <w:t xml:space="preserve">Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mathel</w:t>
+                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Douzenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 34 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 216, pp.107890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-026-03763-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2026.107890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456952v1</w:t>
+                <w:t xml:space="preserve">hal-05490321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fingerprints and morphotype shifts in Phaeodactylum tricornutum co-exposed to cadmium and PBAT macroplastics as ecotoxicological indicators</w:t>
+                <w:t xml:space="preserve">Processing of Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) (P(3HB-co-4HB)) Using Acetic Acid: An Eco-friendly Alternative to Chloroform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Salhi</w:t>
+                <w:t xml:space="preserve">Ludovic Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
+                <w:t xml:space="preserve">Vincent Mathel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douzenel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">Peter Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 216, pp.107890. </w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2026.107890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10924-026-03763-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490321v1</w:t>
+                <w:t xml:space="preserve">hal-05456952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method Validation: Extraction of Microplastics from Organic Fertilisers</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 387, pp.127316. </w:t>
@@ -759,64 +759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical review of the state of knowledge on factors responsible for the degradation in soils of polyhydroxyalkanoates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1157,51 +1157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 202, pp.116295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,51 +1754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continents of plastics: An estimate of the stock of microplastics in agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf-Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1936,51 +1936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastiques et composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2018,51 +2018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of microplastics floating on the surface of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,51 +2286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic fouling: A gap in knowledge and a research imperative to improve their study by infrared characterization spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2455,51 +2455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jia Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-detection of microplastics using active thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Wakkaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,51 +2814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is there plastic packaging in the natural environment? Understanding the roots of our individual plastic waste management behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Wakkaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3065,51 +3065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des environnements terrestres et marins par les plastiques : sources, impacts et solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3173,51 +3173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic contamination of packaged meat: Occurrence and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,51 +4301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics elutriation from sandy sediments: A granulometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,51 +4747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d'un dispositif sur la Transition Écologique pour un Développement Soutenable (TEDS) : une expérimentation du décloisonnement des composantes au sein de l'Université Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dabadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,51 +4885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Cléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4961,846 +4961,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Bessaire</w:t>
+                <w:t xml:space="preserve">Vianney Estorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
+                <w:t xml:space="preserve">Louise Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210270v1</w:t>
+                <w:t xml:space="preserve">hal-05210279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">Transfert des microplastiques dans un bassin agricole (Orgeval)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maët Le Lan</w:t>
+                <w:t xml:space="preserve">Célestine Bessaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Estorgues</w:t>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Astié</w:t>
+                <w:t xml:space="preserve">Guilherme Calabro-Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210279v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210312v1</w:t>
+                <w:t xml:space="preserve">hal-04715321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Estorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastnet de l’éco-conception au recyclage des plastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET PLASTRANSFER – Transfert de micro et nanoplastiques entre les matrices terrestre, aérienne et aquatique, du bassin versant à l’estuaire des fleuves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715321v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques environnementaux du cadmium en interaction avec un plastique biodégradable sur Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douzenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5967,51 +5967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRO : contamination des produits résiduaires organiques en microplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,51 +6092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in French soil: from sources to consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlasticsFuture 2023 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6444,549 +6444,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des grands microplastiques dans les fleuves : une approche novatrice et harmonisée par Py-GC-MS/MS</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Rendez-Vous RMQS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210322v1</w:t>
+                <w:t xml:space="preserve">hal-05210424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dégradation des paillages biodégradables dans les sols agricoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210365v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dégradation des paillages biodégradables dans les sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-Vous RMQS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210424v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation des grands microplastiques dans les fleuves : une approche novatrice et harmonisée par Py-GC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sánchez-Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Piacenza, Italy</w:t>
+              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208969v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation and end-of-life of biodegradable plastic mulches in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7050,64 +7050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMALEG : Fin de vie des paillages biodégradables dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,653 +7139,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coastal pollution by foamed polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Break Caribbean free from styrofoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Port-au -Prince (Online), Haiti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210397v1</w:t>
+                <w:t xml:space="preserve">hal-05208941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contamination microplastique des fertilisant organiques en France métropolitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">État des lieux de la recherche française sur les microplastiques dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210386v1</w:t>
+                <w:t xml:space="preserve">hal-05210356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux de la recherche française sur les microplastiques dans les sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la contamination microplastique des fertilisant organiques en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210356v1</w:t>
+                <w:t xml:space="preserve">hal-05210386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal pollution by foamed polystyrene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Break Caribbean free from styrofoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Port-au -Prince (Online), Haiti</w:t>
+              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208941v1</w:t>
+                <w:t xml:space="preserve">hal-05210397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution microplastique des produits résiduaires organiques utilisés comme fertilisants en France métropolitaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+                <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211007v1</w:t>
+                <w:t xml:space="preserve">hal-05211018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Pollution microplastique des produits résiduaires organiques utilisés comme fertilisants en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211018v1</w:t>
+                <w:t xml:space="preserve">hal-05211007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d’extraction et de caractérisation des microplastiques prélevés lors de la mission Tara Microplastiques 2019</w:t>
               </w:r>
@@ -7810,51 +7810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Notheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7890,588 +7890,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de vie des paillages biodégradables dans le sol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211022v1</w:t>
+                <w:t xml:space="preserve">hal-05211009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fin de vie des paillages biodégradables dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211009v1</w:t>
+                <w:t xml:space="preserve">hal-05211022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">1ère conférence francophone vieillissement des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211054v1</w:t>
+                <w:t xml:space="preserve">hal-05211025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence francophone vieillissement des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211025v1</w:t>
+                <w:t xml:space="preserve">hal-05211020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Wakkaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211020v1</w:t>
+                <w:t xml:space="preserve">hal-05211054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières évaluations du stock de microplastiques dans les sols agricoles français</w:t>
               </w:r>
@@ -8496,51 +8496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8582,51 +8582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic contamination of packaged meat: occurrence and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8664,51 +8664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8740,307 +8740,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recherche des microplastiques dans les Produits Résiduaires Organiques (PROs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée Technique ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211042v1</w:t>
+                <w:t xml:space="preserve">hal-05211027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des microplastiques dans les Produits Résiduaires Organiques (PROs)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Wakkaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Zrellib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
+              <w:t xml:space="preserve">GDR polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211027v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du flux de microplastiques dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9259,51 +9259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 42 sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9341,77 +9341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomaleg - Dégradabilité dans les sols des matériaux de la filière légumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Estorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,51 +9479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9604,51 +9604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9686,51 +9686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic contamination of packaged meat: occurrence and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9850,51 +9850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9932,51 +9932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how do we dispose of our plastic waste? An overview of the behavioural bases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,213 +10021,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSEIDON UN LOGICIEL INFORMATIQUE POUR L'ANALYSE À HAUT DÉBIT DES MICROPLASTIQUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mitigating EPS impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Creteil, France. </w:t>
+              <w:t xml:space="preserve">Oceanext 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.2.10452.04488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.35034.90561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136032v1</w:t>
+                <w:t xml:space="preserve">hal-05136024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating EPS impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">POSEIDON UN LOGICIEL INFORMATIQUE POUR L'ANALYSE À HAUT DÉBIT DES MICROPLASTIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Polymers et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Creteil, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.2.35034.90561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.10452.04488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136024v1</w:t>
+                <w:t xml:space="preserve">hal-05136032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OceanWise European project: Mitigatinig EPS impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10272,519 +10272,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menaces associées au vieillissement de plastiques dans l’environnement marin – Apports d’outils de microscopie et de spectrométrie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy César</w:t>
+                <w:t xml:space="preserve">Challenging the Microplastic Extraction from Sandy Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bellegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Capri, Italy. pp.59-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71279-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211044v1</w:t>
+                <w:t xml:space="preserve">hal-02069298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the Microplastic Extraction from Sandy Sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Cesar</w:t>
+                <w:t xml:space="preserve">Menaces associées au vieillissement de plastiques dans l’environnement marin – Apports d’outils de microscopie et de spectrométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069298v1</w:t>
+                <w:t xml:space="preserve">hal-05211044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menace associée au vieillissement de plastiques dans l’environnement marin : Adsorption / désorption de micropolluants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">MENACE ASSOCIÉE AU VIEILLISSEMENT DE PLASTIQUES DANS L'ENVIRONNEMENT MARIN. ADSORPTION / DÉSORPTION DE MICROPOLLUANTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymères et Océans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymères et Océans 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.12366.00323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211048v1</w:t>
+                <w:t xml:space="preserve">hal-05136047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MENACE ASSOCIÉE AU VIEILLISSEMENT DE PLASTIQUES DANS L'ENVIRONNEMENT MARIN. ADSORPTION / DÉSORPTION DE MICROPOLLUANTS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Menace associée au vieillissement de plastiques dans l’environnement marin : Adsorption / désorption de micropolluants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymères et Océans 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.2.12366.00323⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05136047v1</w:t>
+                <w:t xml:space="preserve">hal-05211048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in high throughput analysis of microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villain Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10865,51 +10865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromed 2017-M. Kedzierski-Challenging the microplastic extraction from sandy sediments Challenging the microplastic extraction from sandy sediments µMed 2017 MICROPLASTICS AND MARINE ENVIRONMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromed 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lorient, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11103,64 +11103,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Ben Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11202,51 +11202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW APPROACHES OF THE MICROPLASTICS EXTRACTION FROM MARINE SEDIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lanzarote, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11274,329 +11274,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time scale in Evo‐devo and emergence of new phenotypes. The case of vole teeth (Rodentia, Arvicolinae)</w:t>
+                <w:t xml:space="preserve">Variabilité phénotypique des molaires : Influence de la taille et du nombre de dents au sein de l’ordre des rongeurs et complexité dentaire chez les campagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Montuire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Labonne</w:t>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laffont</w:t>
+                <w:t xml:space="preserve">Elodie Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Jebrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th rodens and spatium conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rovaniemi, France</w:t>
+              <w:t xml:space="preserve">7ème Symposium de Morphométrie et Evolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210146v1</w:t>
+                <w:t xml:space="preserve">hal-05210084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité phénotypique des molaires : Influence de la taille et du nombre de dents au sein de l’ordre des rongeurs et complexité dentaire chez les campagnols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time scale in Evo‐devo and emergence of new phenotypes. The case of vole teeth (Rodentia, Arvicolinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Montuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Labonne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Jebrane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Symposium de Morphométrie et Evolution des Formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">The 13th rodens and spatium conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rovaniemi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210084v1</w:t>
+                <w:t xml:space="preserve">hal-05210146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l’évolution du motif dentaire des campagnols et émergence de nouveaux phénotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau EPHE «Dynabio»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,51 +11666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ContaminatiOn par les micRoplastiques des Sols des déchArges lIttoRalES (CORSAIRES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11929,51 +11929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12024,51 +12024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of microplastics floating on the Mediterranean Sea surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12132,51 +12132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12214,51 +12214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OceanWise European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12309,51 +12309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OceanWise European project - Expanded polystyrene degradation in the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12426,51 +12426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Methodology for Identifying Microplastic Samples Collected During TARA Mediterranean Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villain Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12547,103 +12547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of size and number of teeth on molar proportions in rodents: evolutionary and developmental hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Labonne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laffont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Renvoisé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Jebrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th rodens and spatium Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Rovaniemi, Finland</w:t>
@@ -12730,51 +12730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12847,51 +12847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MicroSof project: study of microplastic contamination in soil samples from 33 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12951,64 +12951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End of life of biodegradable mulches in soils (BIOMALEG project).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13094,51 +13094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13331,51 +13331,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of microplastics floating on the Mediterranean Sea surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13504,51 +13504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Notheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13595,51 +13595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microplastiques dans le milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13969,77 +13969,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Zero-Valent Iron Nanoparticles and Polyethylene Microplastics, Individually or in Combination, on Oxidative Stress in Marine Microalga Isochrysis Galbana Affinis Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Rabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14113,263 +14113,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROPLASTIQUES PRÉSENTS DANS LES PRODUITS RÉSIDUAIRES ORGANIQUES</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Ruidavets</w:t>
+                <w:t xml:space="preserve">BIOMALEG – (Bio)dégradabilité dans les sols des matériaux de la filière légumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Estorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.81</w:t>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059246v1</w:t>
+                <w:t xml:space="preserve">hal-05059271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMALEG – (Bio)dégradabilité dans les sols des matériaux de la filière légumière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">MICROPLASTIQUES PRÉSENTS DANS LES PRODUITS RÉSIDUAIRES ORGANIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruidavets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.63</w:t>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05059271v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
               </w:r>
@@ -14381,51 +14381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14456,51 +14456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Insights on the Behavior of Foamed Polystyrenes in the Marine Environment and on the Ways to Reduce This Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14711,51 +14711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions du milieu littoral par les microplastiques : Méthodes d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Bretagne Sud, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORIS464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14872,51 +14872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE24AC14"/>
+    <w:nsid w:val="D9A83708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15103,51 +15103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-kedzierski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227789520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170153124305624491273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05456952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-026-03763-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05490321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Salhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2026.107890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cir&#233;derf Boulant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mortas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;venin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05072706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gicquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kedzierski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34486-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik&#228;el Kedzierski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf-Boulant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am9010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Wakkaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21129-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111355" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lechat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.05.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ3XFDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.12.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRSWS1DR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBJCHM7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MSKC27K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.04.060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0KXDLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P643QCJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210279v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;t Le Lan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estorgues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Asti&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210195v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Mhadhbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210424v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208969v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210397v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210386v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210356v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208941v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211007v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211018v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Notheaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211022v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211020v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Zrellib" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gicquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fertala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.10452.04488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35034.90561" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie d'Almeida" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211048v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.12366.00323" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35315.84007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-812271-6.00089-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05109143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Naceur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.3764.9521" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210146v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210084v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.14043.72483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Keros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.33337.52325" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208896v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10646" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217307" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217295" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7216704" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.52" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4648605" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rabeh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouchnak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059246v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruidavets" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05206440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maffessoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca Ballerini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Pen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andrady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS464" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-kedzierski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227789520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170153124305624491273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05490321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Salhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2026.107890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05456952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dulac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-026-03763-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cir&#233;derf Boulant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mortas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;venin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05072706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gicquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kedzierski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34486-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik&#228;el Kedzierski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf-Boulant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am9010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Wakkaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21129-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111355" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lechat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.05.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ3XFDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.12.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRSWS1DR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBJCHM7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MSKC27K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.04.060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0KXDLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P643QCJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;t Le Lan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estorgues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Asti&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Mhadhbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208941v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210386v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Notheaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Zrellib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gicquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fertala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35034.90561" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.10452.04488" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie d'Almeida" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.12366.00323" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35315.84007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-812271-6.00089-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05109143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Naceur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.3764.9521" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labonne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210146v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.14043.72483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Keros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.33337.52325" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208896v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10646" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217307" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217295" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7216704" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.52" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4648605" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rabeh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouchnak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruidavets" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05206440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maffessoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca Ballerini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Pen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andrady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS464" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>