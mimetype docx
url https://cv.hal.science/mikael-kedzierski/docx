--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -217,295 +217,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fingerprints and morphotype shifts in Phaeodactylum tricornutum co-exposed to cadmium and PBAT macroplastics as ecotoxicological indicators</w:t>
+                <w:t xml:space="preserve">Processing of Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) (P(3HB-co-4HB)) Using Acetic Acid: An Eco-friendly Alternative to Chloroform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Salhi</w:t>
+                <w:t xml:space="preserve">Ludovic Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lasserre</w:t>
+                <w:t xml:space="preserve">Émilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
+                <w:t xml:space="preserve">Vincent Mathel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douzenel</w:t>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+                <w:t xml:space="preserve">Peter Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 216, pp.107890. </w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34 (1), pp.25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2026.107890⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10924-026-03763-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490321v1</w:t>
+                <w:t xml:space="preserve">hal-05456952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of Poly(3-hydroxybutyrate-co-4-hydroxybutyrate) (P(3HB-co-4HB)) Using Acetic Acid: An Eco-friendly Alternative to Chloroform</w:t>
+                <w:t xml:space="preserve">Membrane fingerprints and morphotype shifts in Phaeodactylum tricornutum co-exposed to cadmium and PBAT macroplastics as ecotoxicological indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Dulac</w:t>
+                <w:t xml:space="preserve">Oumaima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Gauthier</w:t>
+                <w:t xml:space="preserve">Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mathel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douzenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 34 (1), pp.25. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 216, pp.107890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-026-03763-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2026.107890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456952v1</w:t>
+                <w:t xml:space="preserve">hal-05490321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method Validation: Extraction of Microplastics from Organic Fertilisers</w:t>
               </w:r>
@@ -677,51 +677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 387, pp.127316. </w:t>
@@ -753,680 +753,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical review of the state of knowledge on factors responsible for the degradation in soils of polyhydroxyalkanoates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Pan-European study of the bacterial plastisphere diversity along river-to-sea continuums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léna Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108861⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.10164-10180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35658-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072706v1</w:t>
+                <w:t xml:space="preserve">hal-04828355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pan-European study of the bacterial plastisphere diversity along river-to-sea continuums</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
+                <w:t xml:space="preserve">A critical review of the state of knowledge on factors responsible for the degradation in soils of polyhydroxyalkanoates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Calvès</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32, pp.10164-10180. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.108861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35658-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2025.108861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828355v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche partitioning and plastisphere core microbiomes in the two most plastic polluted zones of the world ocean</w:t>
+                <w:t xml:space="preserve">Generation of synthetic FTIR spectra to facilitate chemical identification of microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Jacquin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chloé Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33847-0⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 202, pp.116295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625794v1</w:t>
+                <w:t xml:space="preserve">hal-04535434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of synthetic FTIR spectra to facilitate chemical identification of microplastics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small microplastics have much higher mass concentrations than large microplastics at the surface of nine major European rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gicquel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116295⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-34486-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535434v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small microplastics have much higher mass concentrations than large microplastics at the surface of nine major European rivers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niche partitioning and plastisphere core microbiomes in the two most plastic polluted zones of the world ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sanchez</w:t>
+                <w:t xml:space="preserve">Justine Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Palazot</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Kedzierski</w:t>
+                <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 31 (28), pp.41118-41136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-34486-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33847-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752856v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First national reference of microplastic contamination of French soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1503,90 +1503,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunlight and marine weathering of poly(oxymethylene): Evolution of the physico-chemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikäel Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.115070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1633,77 +1633,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission Tara Microplastics: a holistic set of protocols and data resources for the field investigation of plastic pollution along the land-sea continuum in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1754,103 +1754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continents of plastics: An estimate of the stock of microplastics in agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf-Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 880, pp.163294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1884,103 +1884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des sols par les plastiques et les microplastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastiques et composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2018,77 +2018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of microplastics floating on the surface of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,51 +2165,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative assessment of the plastic debris load in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2286,103 +2286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic fouling: A gap in knowledge and a research imperative to improve their study by infrared characterization spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 185, pp.114306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2455,51 +2455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Jia Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2550,51 +2550,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-detection of microplastics using active thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2602,51 +2602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 262, pp.127648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Wakkaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2814,90 +2814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why is there plastic packaging in the natural environment? Understanding the roots of our individual plastic waste management behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 740, pp.139985 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2957,51 +2957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Wakkaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,299 +3059,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution des environnements terrestres et marins par les plastiques : sources, impacts et solutions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microplastic contamination of packaged meat: Occurrence and associated risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soccalingame</w:t>
+                <w:t xml:space="preserve">Benjamin Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Palazot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100489 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016257v1</w:t>
+                <w:t xml:space="preserve">hal-03490082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination of packaged meat: Occurrence and associated risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pollution des environnements terrestres et marins par les plastiques : sources, impacts et solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Tilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490082v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A machine learning algorithm for high throughput identification of FTIR spectra: Application on microplastics collected in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,51 +3441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in Mediterranean Sea: A protocol to robustly assess contamination characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,388 +3569,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics elutriation system Part B Insight of the next generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Threat of plastic ageing in marine environment. Adsorption/desorption of micropollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Le Tilly</w:t>
+                <w:t xml:space="preserve">Melanie d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+                <w:t xml:space="preserve">Adelaide Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cesar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sire</w:t>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 133, pp.9-17. </w:t>
+              <w:t xml:space="preserve">, 2018, 127, pp.684-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069327v1</w:t>
+                <w:t xml:space="preserve">hal-02069271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threat of plastic ageing in marine environment. Adsorption/desorption of micropollutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Microplastics elutriation system Part B Insight of the next generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie d'Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+                <w:t xml:space="preserve">Veronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Le Grand</w:t>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Duval</w:t>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 127, pp.684-694. </w:t>
+              <w:t xml:space="preserve">, 2018, 133, pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.12.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069271v1</w:t>
+                <w:t xml:space="preserve">hal-02069327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient microplastics extraction from sand. A cost effective methodology based on sodium iodide recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4155,77 +4155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics elutriation system. Part A: Numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bellegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,77 +4301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics elutriation from sandy sediments: A granulometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bellegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,51 +4747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction d'un dispositif sur la Transition Écologique pour un Développement Soutenable (TEDS) : une expérimentation du décloisonnement des composantes au sein de l'Université Bretagne Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dabadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gensac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4885,64 +4885,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Cléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4980,51 +4980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,596 +5211,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715321v1</w:t>
+                <w:t xml:space="preserve">hal-05210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Agricultural versus urban soil: Differences in microplastic profiles for a better understanding of the sources and fate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Dourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Louise Astié</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastnet de l’éco-conception au recyclage des plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Edition of the International Conference MICRO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210195v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROJET PLASTRANSFER – Transfert de micro et nanoplastiques entre les matrices terrestre, aérienne et aquatique, du bassin versant à l’estuaire des fleuves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">BIOMALEG - Dégradation et fin de vie des paillages plastiques dans les sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Estorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+              <w:t xml:space="preserve">Plastnet de l’éco-conception au recyclage des plastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210223v1</w:t>
+                <w:t xml:space="preserve">hal-05210195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques dans les sols français : sources et occurrences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">PROJET PLASTRANSFER – Transfert de micro et nanoplastiques entre les matrices terrestre, aérienne et aquatique, du bassin versant à l’estuaire des fleuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ghiglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2024 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Microplastiques de l’Ademe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05210312v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques environnementaux du cadmium en interaction avec un plastique biodégradable sur Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Douzenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Mhadhbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5967,77 +5967,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRO : contamination des produits résiduaires organiques en microplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6092,103 +6092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in French soil: from sources to consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
@@ -6211,329 +6211,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des microplastiques dans les Produits Résiduaires Organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">PlasticsFuture 2023 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210409v1</w:t>
+                <w:t xml:space="preserve">hal-05208985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche des microplastiques dans les Produits Résiduaires Organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PlasticsFuture 2023 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208985v1</w:t>
+                <w:t xml:space="preserve">hal-05210409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-Vous RMQS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6571,77 +6571,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic contamination of organic fertilisers applied to agricultural soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Boulant-Cirederf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6705,51 +6705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Faivre-Primot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6791,103 +6791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des grands microplastiques dans les fleuves : une approche novatrice et harmonisée par Py-GC-MS/MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Landebrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Sánchez-Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leila Meisterzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
@@ -6929,90 +6929,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation and end-of-life of biodegradable plastic mulches in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRIFOODPLAST - International Conference on micro and nano-plastics in the agri-food chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Piacenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7050,77 +7050,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMALEG : Fin de vie des paillages biodégradables dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7139,1080 +7139,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal pollution by foamed polystyrene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la contamination microplastique des fertilisant organiques en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Break Caribbean free from styrofoam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Port-au -Prince (Online), Haiti</w:t>
+              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208941v1</w:t>
+                <w:t xml:space="preserve">hal-05210386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux de la recherche française sur les microplastiques dans les sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210356v1</w:t>
+                <w:t xml:space="preserve">hal-05210397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contamination microplastique des fertilisant organiques en France métropolitaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coastal pollution by foamed polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Break Caribbean free from styrofoam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Port-au -Prince (Online), Haiti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210386v1</w:t>
+                <w:t xml:space="preserve">hal-05208941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">État des lieux de la recherche française sur les microplastiques dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée ADEME pollution des sols par les plastiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">4e rencontre GDR Polymères &amp; océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210397v1</w:t>
+                <w:t xml:space="preserve">hal-05210356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fin de vie des paillages biodégradables dans le sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211018v1</w:t>
+                <w:t xml:space="preserve">hal-05211022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution microplastique des produits résiduaires organiques utilisés comme fertilisants en France métropolitaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211007v1</w:t>
+                <w:t xml:space="preserve">hal-05211009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’extraction et de caractérisation des microplastiques prélevés lors de la mission Tara Microplastiques 2019</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211016v1</w:t>
+                <w:t xml:space="preserve">hal-05211018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pollution microplastique des produits résiduaires organiques utilisés comme fertilisants en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211009v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de vie des paillages biodégradables dans le sol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Méthodes d’extraction et de caractérisation des microplastiques prélevés lors de la mission Tara Microplastiques 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Notheaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra ter Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211022v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement en conditions marines et climatiques du polyoxyméthylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence francophone vieillissement des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8237,77 +8237,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium « Métrologie de la pollution plastique dans le continuum terre-mer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8358,77 +8358,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takwa Wakkaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhouan El Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
@@ -8483,64 +8483,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8576,207 +8576,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastic contamination of packaged meat: occurrence and associated risks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211037v1</w:t>
+                <w:t xml:space="preserve">hal-05211040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Wakkaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Zrellib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211040v1</w:t>
+                <w:t xml:space="preserve">hal-05211042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des microplastiques dans les Produits Résiduaires Organiques (PROs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8785,314 +8841,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la pollution par les microplastiques dans les eaux de surface de la lagune anthropisée de Bizerte</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Microplastic contamination of packaged meat: occurrence and associated risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211042v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du flux de microplastiques dans les sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de la section Grand Ouest du GFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t>
@@ -9121,64 +9121,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer science and microplastics in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,77 +9246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSOF : Recherche de microplastiques dans 42 sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique ADEME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9479,51 +9479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra ter Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9591,77 +9591,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9686,103 +9686,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic contamination of packaged meat: occurrence and associated risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lechat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
@@ -9824,90 +9824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter digestion methods for microplastic extraction from estuarine samplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Fertala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9932,77 +9932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how do we dispose of our plastic waste? An overview of the behavioural bases?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroMed 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10021,239 +10021,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating EPS impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">POSEIDON UN LOGICIEL INFORMATIQUE POUR L'ANALYSE À HAUT DÉBIT DES MICROPLASTIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanext 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Polymers et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Creteil, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.2.35034.90561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.10452.04488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136024v1</w:t>
+                <w:t xml:space="preserve">hal-05136032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POSEIDON UN LOGICIEL INFORMATIQUE POUR L'ANALYSE À HAUT DÉBIT DES MICROPLASTIQUES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mitigating EPS impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Creteil, France. </w:t>
+              <w:t xml:space="preserve">Oceanext 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/rg.2.2.10452.04488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/rg.2.2.35034.90561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05136032v1</w:t>
+                <w:t xml:space="preserve">hal-05136024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OceanWise European project: Mitigatinig EPS impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10272,316 +10272,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging the Microplastic Extraction from Sandy Sediments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Bellegou</w:t>
+                <w:t xml:space="preserve">Menaces associées au vieillissement de plastiques dans l’environnement marin – Apports d’outils de microscopie et de spectrométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Cesar</w:t>
+                <w:t xml:space="preserve">Hélène Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy César</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069298v1</w:t>
+                <w:t xml:space="preserve">hal-05211044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menaces associées au vieillissement de plastiques dans l’environnement marin – Apports d’outils de microscopie et de spectrométrie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+                <w:t xml:space="preserve">Challenging the Microplastic Extraction from Sandy Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bourseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bellegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Duval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy César</w:t>
+                <w:t xml:space="preserve">Guy Cesar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Microplastic Pollution in the Mediterranean Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Capri, Italy. pp.59-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-71279-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211044v1</w:t>
+                <w:t xml:space="preserve">hal-02069298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MENACE ASSOCIÉE AU VIEILLISSEMENT DE PLASTIQUES DANS L'ENVIRONNEMENT MARIN. ADSORPTION / DÉSORPTION DE MICROPOLLUANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymères et Océans 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10615,103 +10615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menace associée au vieillissement de plastiques dans l’environnement marin : Adsorption / désorption de micropolluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
@@ -10740,51 +10740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in high throughput analysis of microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villain Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10865,51 +10865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromed 2017-M. Kedzierski-Challenging the microplastic extraction from sandy sediments Challenging the microplastic extraction from sandy sediments µMed 2017 MICROPLASTICS AND MARINE ENVIRONMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromed 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Lorient, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11103,77 +11103,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Ben Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaide Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la société d'écotoxicologie fondamentale et appliquée- SEFA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'écotoxicologie fondamentale et appliquée, Jun 2016, Reims, France</w:t>
@@ -11202,51 +11202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW APPROACHES OF THE MICROPLASTICS EXTRACTION FROM MARINE SEDIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lanzarote, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11293,51 +11293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité phénotypique des molaires : Influence de la taille et du nombre de dents au sein de l’ordre des rongeurs et complexité dentaire chez les campagnols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11418,51 +11418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time scale in Evo‐devo and emergence of new phenotypes. The case of vole teeth (Rodentia, Arvicolinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11526,51 +11526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l’évolution du motif dentaire des campagnols et émergence de nouveaux phénotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11666,90 +11666,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ContaminatiOn par les micRoplastiques des Sols des déchArges lIttoRalES (CORSAIRES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Davranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
@@ -11778,64 +11778,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First national reference of microplastic contamination of french soils and the need for further monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11903,90 +11903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterization methods for microplastics from estuarine and coastal samplings – example of the 2019 Tara expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring of Mediterranean coastal areas: problems and measurement techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12011,90 +12011,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of microplastics floating on the Mediterranean Sea surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring of Mediterranean coastal areas: problems and measurement techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Livorno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12119,77 +12119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MicroSof Project: study of the microplastic contamination in soil samples from 42 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12214,77 +12214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OceanWise European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceanext</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12309,77 +12309,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The OceanWise European project - Expanded polystyrene degradation in the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Arrecife (Lanzarote), Spain. Unpublished, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12426,51 +12426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Methodology for Identifying Microplastic Samples Collected During TARA Mediterranean Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villain Jonathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12560,51 +12560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of size and number of teeth on molar proportions in rodents: evolutionary and developmental hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12730,51 +12730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Smyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Dourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12834,77 +12834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MicroSof project: study of microplastic contamination in soil samples from 33 different sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12951,77 +12951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">End of life of biodegradable mulches in soils (BIOMALEG project).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maët Le Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13068,77 +13068,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastic pollution of organic waste products used for soil amendment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cirederf Boulant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Deportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICRO 2022, Online Atlas Edition: Plastic Pollution from MACRO to nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13185,51 +13185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Methodology for Identifying Microplastic Samples Collected During TARA Mediterranean Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13331,77 +13331,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition of microplastics floating on the Mediterranean Sea surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13465,103 +13465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction and characterization methods for microplastics from estuarine and coastal samplings – Example of the 2019 TARA expedition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Notheaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Symposium “Monitoring of Mediterranean Coastal Areas: Problems and Measurement Techniques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Firenze University Press, pp.560-567, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13595,64 +13595,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les microplastiques dans le milieu marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Bretagne Sud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mer et littoral : un bien commun ? Une approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Archipel, pp.120-135, 2021, 978-2-9573619-1-5</w:t>
@@ -13713,77 +13713,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Synthetic Ftir Spectra to Facilitate Chemical Identification of Microplastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.4648605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13810,64 +13810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First National References of Microplasticcontamination of French Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lata Soccalingame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13969,77 +13969,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Zero-Valent Iron Nanoparticles and Polyethylene Microplastics, Individually or in Combination, on Oxidative Stress in Marine Microalga Isochrysis Galbana Affinis Tahiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Rabeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Magueresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14113,332 +14113,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMALEG – (Bio)dégradabilité dans les sols des matériaux de la filière légumière</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Mondy</w:t>
+                <w:t xml:space="preserve">MICROPLASTIQUES PRÉSENTS DANS LES PRODUITS RÉSIDUAIRES ORGANIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Deportes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mortas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ruidavets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.63</w:t>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059271v1</w:t>
+                <w:t xml:space="preserve">hal-05059246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROPLASTIQUES PRÉSENTS DANS LES PRODUITS RÉSIDUAIRES ORGANIQUES</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOMALEG – (Bio)dégradabilité dans les sols des matériaux de la filière légumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maët Le Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Estorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Ruidavets</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05059246v1</w:t>
+                <w:t xml:space="preserve">hal-05059271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MICROSOF : Recherche de microplastiques dans 33 sols français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Palazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2023, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14456,90 +14456,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Insights on the Behavior of Foamed Polystyrenes in the Marine Environment and on the Ways to Reduce This Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maffessoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7.1, Université Bretagne Sud. 2021, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14711,51 +14711,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollutions du milieu littoral par les microplastiques : Méthodes d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université de Bretagne Sud, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LORIS464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14872,51 +14872,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9A83708"/>
+    <w:nsid w:val="DAEDDEDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15103,51 +15103,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-kedzierski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227789520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170153124305624491273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05490321v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Salhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2026.107890" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05456952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dulac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-026-03763-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cir&#233;derf Boulant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mortas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;venin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05072706v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535434v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gicquel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kedzierski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34486-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik&#228;el Kedzierski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf-Boulant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am9010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Wakkaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21129-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111355" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016257v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lechat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100489" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.05.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ3XFDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.12.059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRSWS1DR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBJCHM7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MSKC27K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.04.060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0KXDLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P643QCJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;t Le Lan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estorgues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Asti&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Mhadhbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210409v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208941v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210356v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210386v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210397v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211016v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Notheaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211022v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211027v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211042v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Zrellib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gicquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fertala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136024v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35034.90561" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136032v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.10452.04488" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211044v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie d'Almeida" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.12366.00323" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35315.84007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-812271-6.00089-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05109143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Naceur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.3764.9521" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labonne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210146v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.14043.72483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Keros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.33337.52325" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208896v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10646" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217307" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217295" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7216704" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.52" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4648605" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rabeh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouchnak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059271v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059246v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruidavets" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05206440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maffessoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca Ballerini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Pen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andrady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS464" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-kedzierski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2855-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227789520" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/170153124305624491273" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05456952v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dulac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Halley" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-026-03763-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05490321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Salhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lasserre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Le Grand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2026.107890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048746v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cir&#233;derf Boulant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mortas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;venin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050143" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Smyth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dourneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04828355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Philip" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calv&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35658-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05072706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2025.108861" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gicquel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116295" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sanchez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Kedzierski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34486-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jacquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33847-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.170564" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mik&#228;el Kedzierski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.115070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302147v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26883-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535443v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf-Boulant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.163294" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135864v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cirederf Boulant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-am9010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955898v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2021.113284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03712132v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Elineau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155958" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114306" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Wakkaf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouan El Zrelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Yacoubi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Jia Lin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-21129-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Balti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Shaiek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111625" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490844v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139985" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111355" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lechat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100489" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soccalingame" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palazot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Kerros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.05.113" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02045882v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0212088" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069271v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie d'Almeida" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Le Grand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.12.059" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRSWS1DR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Le Tilly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourseau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cesar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.05.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BZ3XFDL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy C&#233;sar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SGBJCHM7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Grand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Maxime" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kedzierski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Duval" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.07.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MSKC27K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.04.060" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0KXDLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bellegou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.03.041" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P643QCJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05022324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Paul-Pont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-775" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085633v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dabadie" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gensac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Theou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210279v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;t Le Lan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Estorgues" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Asti&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210270v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Bessaire" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Calabro-Souza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04715321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210195v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210223v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meisterzheim" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Mhadhbi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04788993v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philip" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barbe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210219v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulant-Cirederf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deportes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210409v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208969v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210365v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faivre-Primot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210322v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo S&#225;nchez-Mart&#237;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210418v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211018v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211016v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Notheaux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211025v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211020v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Zrellib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05211036v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211034v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211032v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Gicquel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05003071v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Le Maguer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208687v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Fertala" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209978v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.10452.04488" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136024v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35034.90561" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05209987v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie d'Almeida" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069298v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136047v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.12366.00323" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211048v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210007v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villain Jonathan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136083v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.35315.84007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136102v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Tilly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C&#233;sar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sire" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-812271-6.00089-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05109143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Maxime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Naceur" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136282v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.1.3764.9521" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210084v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Labonne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Renvois&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jebrane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210146v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montuire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210098v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Davranche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04658057v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208649v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208672v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208602v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136060v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.14043.72483" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05136262v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emmanuelle Keros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/rg.2.2.33337.52325" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05210070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05208896v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10646" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538564v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217307" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538593v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7217295" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538586v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7216704" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069281v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71279-6_5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135814v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.44" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207640v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0030-1.52" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05207501v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135452v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4648605" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05135424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4642959" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05066187v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rabeh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Bouchnak" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059246v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ehrhardt" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ruidavets" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059271v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05059161v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05206440v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maffessoli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tosca Ballerini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ronan Pen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andrady" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cole" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01820632v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LORIS464" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>