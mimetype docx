--- v0 (2026-03-26)
+++ v1 (2026-05-06)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (131)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (132)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -267,16979 +267,17117 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonthoux S Ébastien</w:t>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boscardin Rachel</w:t>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantarel Am</w:t>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 64, pp.112265. </w:t>
+              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Physicochemical and Biological Analysis of Hydroxyapatite/Dextran Powders before and after Immersion in Kokubo Solution</w:t>
+                <w:t xml:space="preserve">Physico-chemical behavior of magnesium-doped hydroxyapatite/chitosan composite layers in simulated physiological conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carmen Steluţa Ciobanu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steinar Raaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (26), pp.17011-17034. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 205, pp.104040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c01585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2026.104040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05162124v1</w:t>
+                <w:t xml:space="preserve">insu-05604638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Fabrication, Properties, and Morphology of Fluorine Substituted Hydroxyapatite Coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community structure and carbon storage of mangrove forests in Hainan Island, China affected by their patch characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steluța Carmen Ciobanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
+                <w:t xml:space="preserve">Gang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ştefan Ţălu</w:t>
+                <w:t xml:space="preserve">Rongbao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.11.168⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.104388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04798259v1</w:t>
+                <w:t xml:space="preserve">insu-05212926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Different Earthworms on Calcium Speciation and Base Cation Release in Terra Rossa Soil: A Case Study from South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ting Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (2), pp.312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/f16020312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04991657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure and carbon storage of mangrove forests in Hainan Island, China affected by their patch characteristics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yong He</w:t>
+                <w:t xml:space="preserve">Exploring the Fabrication, Properties, and Morphology of Fluorine Substituted Hydroxyapatite Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Wei</w:t>
+                <w:t xml:space="preserve">Steluța Carmen Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongsheng Guan</w:t>
+                <w:t xml:space="preserve">Ştefan Ţălu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.104388. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (2), pp.1929-1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.11.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05212926v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04798259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium bicarbonate-hydroxyapatite used for removal of lead ions from aqueous solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Mariana Chifiriuc</w:t>
+                <w:t xml:space="preserve">Comprehensive Physicochemical and Biological Analysis of Hydroxyapatite/Dextran Powders before and after Immersion in Kokubo Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluţa Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniela Predoi</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steinar Raaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.10.273⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (26), pp.17011-17034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c01585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04266188v1</w:t>
+                <w:t xml:space="preserve">insu-05162124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Dextran Coated Zinc Oxide Nanoparticles with Antimicrobial Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liliana Ghegoiu</w:t>
+                <w:t xml:space="preserve">Sodium bicarbonate-hydroxyapatite used for removal of lead ions from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Adrian Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steluta Carmen Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Mariana Chifiriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxana Trusca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites and Biodegradable Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12974/2311-8717.2024.12.01⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.1742-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2023.10.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04934944v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04266188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution, Ecological Risk and Analysis of Sources of Trace Metal Elements in Surface Sediments of Pond Thomas (Brenne), France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of Dextran Coated Zinc Oxide Nanoparticles with Antimicrobial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ghegoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steluta Carmen Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Trusca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12912/27197050/189627⟩</w:t>
+              <w:t xml:space="preserve">Journal of Composites and Biodegradable Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12974/2311-8717.2024.12.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04934987v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04934944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper doped hydroxyapatite nanocomposite thin films: synthesis, physico–chemical and biological evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Distribution, Ecological Risk and Analysis of Sources of Trace Metal Elements in Surface Sediments of Pond Thomas (Brenne), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Nedjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-024-00620-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (8), pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12912/27197050/189627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04866228v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04934987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined effects of earthworms and Sphingobacterium sp. on soil organic C, N forms and enzyme activities in non-contaminated and Cd-contaminated soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yiqing Chen</w:t>
+                <w:t xml:space="preserve">Copper doped hydroxyapatite nanocomposite thin films: synthesis, physico–chemical and biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ghegoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103576⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (6), pp.1487-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-024-00620-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04326301v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04866228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing maize while biological remediating a multiple metal-contaminated soil: a promising solution with the hyperaccumulator plant Sedum alfredii and the earthworm Amynthas morrisi</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jun Dai</w:t>
+                <w:t xml:space="preserve">Individual and combined effects of earthworms and Sphingobacterium sp. on soil organic C, N forms and enzyme activities in non-contaminated and Cd-contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06054-y⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116849v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04326301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of New Layer Formation on the Surface of Zinc Doped Hydroxyapatite/Chitosan Composite Coatings in Biological Medium</w:t>
+                <w:t xml:space="preserve">Growing maize while biological remediating a multiple metal-contaminated soil: a promising solution with the hyperaccumulator plant Sedum alfredii and the earthworm Amynthas morrisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesen Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.472. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings13020472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06054-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04702126v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologically different earthworm species are the driving force of microbial hotspots influencing Pb uptake by the leafy vegetable Brassica campestris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies of New Layer Formation on the Surface of Zinc Doped Hydroxyapatite/Chitosan Composite Coatings in Biological Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steluta Carmen Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1240707⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings13020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04990595v1</w:t>
+                <w:t xml:space="preserve">insu-04702126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of bioremediation potential of metal contaminated soils (Cu, Cd, Pb and Zn) by earthworms from their tolerance, accumulation and impact on metal activation and soil quality: A case study in South China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ecologically different earthworm species are the driving force of microbial hotspots influencing Pb uptake by the leafy vegetable Brassica campestris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cevin Tibihenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hesen Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kexue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan Du</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152834⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1240707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03522302v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04990595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Silver Doped Hydroxyapatite Thin Films for Biomedical Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Assessment of bioremediation potential of metal contaminated soils (Cu, Cd, Pb and Zn) by earthworms from their tolerance, accumulation and impact on metal activation and soil quality: A case study in South China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menghao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings12030341⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 820, pp.152834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03599741v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03522302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecology of Sulfur Biogeochemical Cycling at a Mesothermal Hot Spring Atop Northern Himalayas, India</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Development of Silver Doped Hydroxyapatite Thin Films for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mallikarjun Shakarad</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.848010⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings12030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03650992v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03599741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Potentially Toxic Elements (Pb, Zn, Cd, As, Sb) in Agricultural Carbonated Soils Contaminated by Mine Tailings (Northern Tunisia): A New Kinetic Leaching Approach with Organic Acids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Microbial Ecology of Sulfur Biogeochemical Cycling at a Mesothermal Hot Spring Atop Northern Himalayas, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekhar Nagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandni Talwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Hermann Richnow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallikarjun Shakarad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14203337⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.848010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03824205v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03650992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyapatite Nanopowders for Effective Removal of Strontium Ions from Aqueous Solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mobility of Potentially Toxic Elements (Pb, Zn, Cd, As, Sb) in Agricultural Carbonated Soils Contaminated by Mine Tailings (Northern Tunisia): A New Kinetic Leaching Approach with Organic Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Tlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16010229⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14203337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04702142v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03824205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Holocene natural hazards in the French Massif Central from a regional lake sediment approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Arricau</w:t>
+                <w:t xml:space="preserve">Hydroxyapatite Nanopowders for Effective Removal of Strontium Ions from Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Adrian Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steluta Carmen Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Carmen Chifiriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.05.018⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (1), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16010229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616253v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04702142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mangrove fine root production and decomposition on soil organic carbon component ratios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Evaluating Holocene natural hazards in the French Massif Central from a regional lake sediment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Fleurdeus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Arricau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107525⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 636, pp.134-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2021.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03164861v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Spin Coating Cerium-Doped Hydroxyapatite Thin Films with Antifungal Properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
+                <w:t xml:space="preserve">The role of mangrove fine root production and decomposition on soil organic carbon component ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11040464⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.107525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03202144v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03164861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Porous Hydroxyapatite Using Cetyl Trimethyl Ammonium Bromide as Surfactant for the Removal of Lead Ions from Aquatic Solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Luminita Badea</w:t>
+                <w:t xml:space="preserve">Investigation of Spin Coating Cerium-Doped Hydroxyapatite Thin Films with Antifungal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13101617⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings11040464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248604v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03202144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and Resilience of Soil Nitrogen Cycling to Drought and Heat Stress in Rehabilitated Urban Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Preparation of Porous Hydroxyapatite Using Cetyl Trimethyl Ammonium Bromide as Surfactant for the Removal of Lead Ions from Aquatic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu-Adrian Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Carmen Chifiriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Luminita Badea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.727468⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13101617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03513861v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen and Bromide Co-Doped Hydroxyapatite Thin Films with Antimicrobial Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Cătălin Negrilă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), 17 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/coatings11121505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03469311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture urbaine à Ouagadougou (Burkina Faso), tiraillée entre le désir des citadins et l’action publique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Resistance and Resilience of Soil Nitrogen Cycling to Drought and Heat Stress in Rehabilitated Urban Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Fikri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risco: Revista de Pesquisa em Arquitetura e Urbanismo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.727468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936032v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03513861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-Doped Hydroxyapatite Thin Layers Obtained by Sol-Gel Spin Coating Procedure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Removal and Oxidation of As(III) from Water Using Iron Oxide Coated CTAB as Adsorbent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10010014⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), 1687 (19 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12081687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02426951v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02926128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">L’agriculture urbaine à Ouagadougou (Burkina Faso), tiraillée entre le désir des citadins et l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risco: Revista de Pesquisa em Arquitetura e Urbanismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nature and City, 18 (2 (2020)), pp.80-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03016084v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of Three Pharmaceuticals by Beans (Phaseolus vulgaris L.) from Contaminated Soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Silver-Doped Hydroxyapatite Thin Layers Obtained by Sol-Gel Spin Coating Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baghdad Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21123/bsj.2020.17.3.0733⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098217v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02426951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Determination of Fluoroquinolones in Contaminated Soils by HPLC with Solid-Phase Extraction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengfeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baghdad Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21123/bsj.2020.17.1.0048⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.571244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02859967v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03016084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dextran-Thyme Magnesium-Doped Hydroxyapatite Composite Antimicrobial Coatings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Uptake of Three Pharmaceuticals by Beans (Phaseolus vulgaris L.) from Contaminated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10010057⟩</w:t>
+              <w:t xml:space="preserve">Baghdad Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.0733-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21123/bsj.2020.17.3.0733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02436549v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining and Characterizing Thin Layers of Magnesium Doped Hydroxyapatite by Dip Coating Procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dextran-Thyme Magnesium-Doped Hydroxyapatite Composite Antimicrobial Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.510. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings10060510⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10010057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02744782v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02436549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soil acid stress on the survival, growth, reproduction, antioxidant enzyme activities, and protein contents in earthworm (Eisenia fetida)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Obtaining and Characterizing Thin Layers of Magnesium Doped Hydroxyapatite by Dip Coating Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ting Deng</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04643-y⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10060510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02058865v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02744782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of earthworm activity on Cu, Cd, Pb and Zn bioavailability in contaminated soils using biota to soil accumulation factor and DTPA extraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Quantitative Determination of Fluoroquinolones in Contaminated Soils by HPLC with Solid-Phase Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliaa A. Razzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada M. Kamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morabito Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110513⟩</w:t>
+              <w:t xml:space="preserve">Baghdad Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (1), pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21123/bsj.2020.17.1.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02518165v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02859967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of earthworm species on soil acidification, Al fractions, and base cation release in a subtropical soil from China</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Assessment of earthworm activity on Cu, Cd, Pb and Zn bioavailability in contaminated soils using biota to soil accumulation factor and DTPA extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zongling Ren</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu-Fei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-05055-8⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.110513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02106413v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02518165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal and Oxidation of As(III) from Water Using Iron Oxide Coated CTAB as Adsorbent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+                <w:t xml:space="preserve">Effects of soil acid stress on the survival, growth, reproduction, antioxidant enzyme activities, and protein contents in earthworm (Eisenia fetida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (8), 1687 (19 p.). </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.33419-33428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12081687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04643-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02926128v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02058865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particulate matter determines physical speciation of Fe, Mn, and trace metals in surface waters of Loire watershed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Stoll</w:t>
+                <w:t xml:space="preserve">Impacts of earthworm species on soil acidification, Al fractions, and base cation release in a subtropical soil from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Braibant</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (6), pp.5251-5266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1416-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 27, pp.33446-33457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-05055-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01706563v1</w:t>
+                <w:t xml:space="preserve">insu-02106413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Doped Hydroxyapatite Thin Films Prepared by Sol–Gel Spin Coating Procedure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings9030156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02058905v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01930703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suspended particulate matter determines physical speciation of Fe, Mn, and trace metals in surface waters of Loire watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baalousha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Thouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+                <w:t xml:space="preserve">Serge Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Nathalie Guigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.5251-5266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1416-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02308558v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01706563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Layers Obtained from Functionalized Iron Oxide Nanoparticles in Suspension</w:t>
+                <w:t xml:space="preserve">Zinc Doped Hydroxyapatite Thin Films Prepared by Sol–Gel Spin Coating Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (12), pp.773. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings9120773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings9030156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02380163v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02058905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02088572v1</w:t>
+                <w:t xml:space="preserve">insu-02308558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of Pb, Zn, Ba, As and Cd toward soil pore water and plants (willow and ryegrass) from a mine soil amended with biochar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florie Miard</w:t>
+                <w:t xml:space="preserve">Biocompatible Layers Obtained from Functionalized Iron Oxide Nanoparticles in Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Christelle Megier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings9120773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01930703v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02380163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Antibacterial Activity of Zinc-Doped Hydroxyapatite Colloids and Dispersion Stability Using Ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Costescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9040515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01914763v1</w:t>
+                <w:t xml:space="preserve">insu-02088572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">L’agriculture ouagalaise (Burkina Faso) comme modèle de contribution au métabolisme urbain : avantages et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 31, https://journals.openedition.org/vertigo/21857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01575696v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02044292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+                <w:t xml:space="preserve">A 7000-year environmental history and soil erosion record inferred from the deep sediments of Lake Pavin (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 497, pp.218-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01856087v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01719229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure and role of the “petola” microbial mat in sea salt production of the Sečovlje (Slovenia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neli Glavaš</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.25744-25756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01856871v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florica Barbuceanu</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Costescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11, 17 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11050652⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01775017v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01914763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agroecological practices on cultivated lixisol fertility in eastern Burkina Faso</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v12i5.2⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01959980v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture ouagalaise (Burkina Faso) comme modèle de contribution au métabolisme urbain : avantages et limites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edmond Hien</w:t>
+                <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Groza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florica Barbuceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21857⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11050652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02044292v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01775017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 7000-year environmental history and soil erosion record inferred from the deep sediments of Lake Pavin (Massif Central, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">The structure and role of the “petola” microbial mat in sea salt production of the Sečovlje (Slovenia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Glavaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2018.02.024⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 644, pp.1254 - 1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01719229v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01856871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term Cu stabilization and biomass yields of Giant reed and poplar after adding a biochar, alone or with iron grit, into a contaminated soil from a wood preservation site</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effect of agroecological practices on cultivated lixisol fertility in eastern Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubacar Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.048⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.1976 - 1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v12i5.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01414495v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01959980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoremediation of polluted soils : recent progress and developments.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Long-term Cu stabilization and biomass yields of Giant reed and poplar after adding a biochar, alone or with iron grit, into a contaminated soil from a wood preservation site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Oustriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1299-8⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 579, pp.620-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01234322v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01414495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Phytoremediation of polluted soils : recent progress and developments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.1269319. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (5), pp.1262-1271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1299-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01503022v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01234322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar amendments on As and Pb mobility and phytoavailability in contaminated mine technosols phytoremediated by Salix</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.11.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1269319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/1269319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01399889v1</w:t>
+                <w:t xml:space="preserve">insu-01503022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar amendments on the mobility and (bio) availability of As, Sb and Pb in a contaminated mine technosol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Effect of biochar amendments on As and Pb mobility and phytoavailability in contaminated mine technosols phytoremediated by Salix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Macri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dalila Trupiano</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 182, pp.138-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.08.007⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 182, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365902v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Effect of biochar amendments on the mobility and (bio) availability of As, Sb and Pb in a contaminated mine technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Trupiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.138-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01414519v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01365902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Aided phytoextraction of Cu, Pb, Zn, and As in copper-contaminated soils with tobacco and sunflower in crop rotation: Mobility and phytoavailability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01294590v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01251108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusive gradients in thin films, Rhizon soil moisture samplers, and indicator plants to predict the bioavailabilities of potentially toxic elements in contaminated technosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5975-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01261657v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01365227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizosphere effects of Populus euramericana Dorskamp on the mobility of Zn, Pb and Cd in contaminated technosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1270-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01251135v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01414519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biochars, compost and iron grit, alone and in combination, on copper solubility and phytotoxicity in a Cu-contaminated soil from a wood preservation site</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lottier</w:t>
+                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Constanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Silvia Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Article ID 3941501, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01324793v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01294590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytostabilization of As, Sb and Pb by two willow species (S. viminalis and S. purpurea) on former mine technosols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rhizosphere effects of Populus euramericana Dorskamp on the mobility of Zn, Pb and Cd in contaminated technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.811-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1270-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187467v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01251135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided phytoextraction of Cu, Pb, Zn, and As in copper-contaminated soils with tobacco and sunflower in crop rotation: Mobility and phytoavailability assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Diffusive gradients in thin films, Rhizon soil moisture samplers, and indicator plants to predict the bioavailabilities of potentially toxic elements in contaminated technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.051⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.8367 - 8378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5975-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01251108v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01261657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+                <w:t xml:space="preserve">Influence of biochars, compost and iron grit, alone and in combination, on copper solubility and phytotoxicity in a Cu-contaminated soil from a wood preservation site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Oustriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lunel Gabbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.816-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365227v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01324793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentially toxic element phytoavailability assessment in Technosols from former smelting and mining areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Phytostabilization of As, Sb and Pb by two willow species (S. viminalis and S. purpurea) on former mine technosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miard Florie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (8), pp.5961-5974. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 136, pp.44-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3768-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2015.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01145556v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Samarium Doped Hydroxyapatite, Ceramics for Medical Application: Antimicrobial Activity</w:t>
+                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ciobanu C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+                <w:t xml:space="preserve">C.L. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Popa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">C.M. Bartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.681-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01160556v1</w:t>
+                <w:t xml:space="preserve">insu-01363294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Contributions of Natural and Human Activities to Urban Surface Runoff with Different Hydrological Scenarios (Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Al-Juhaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Warmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.874--878</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088187v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nitrate and ammonium fertilization on Zn, Pb, and Cd phytostabilization by Populus euramericana Dorskamp in contaminated technosol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Intissar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5071-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01181743v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01095106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and degradation of polyacrylamide based flocculants in hydrosystems: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentially toxic element phytoavailability assessment in Technosols from former smelting and mining areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (9), pp.6390-6406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3556-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (8), pp.5961-5974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071342v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Samarium Doped Hydroxyapatite, Ceramics for Medical Application: Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ciobanu C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Villanueva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.849216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/849216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01165174v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01160556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Functionalized Materials Research</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/412690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.71 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01102363v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fresh and mature organic amendments on the phytoremediation of technosols contaminated with high concentrations of trace elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer and degradation of polyacrylamide based flocculants in hydrosystems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Hattab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Faure</w:t>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.05.012⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (9), pp.6390-6406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01167311v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Klinka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.D. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Abuyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13842-13857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01017359v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01165174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effect of nitrate and ammonium fertilization on Zn, Pb, and Cd phytostabilization by Populus euramericana Dorskamp in contaminated technosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (23), pp.18759-18771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5071-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01363294v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01181743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Natural and Human Activities to Urban Surface Runoff with Different Hydrological Scenarios (Orléans, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Advances in Functionalized Materials Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Défarge</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ID 412690, 3 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/412690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128445v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01102363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of fresh and mature organic amendments on the phytoremediation of technosols contaminated with high concentrations of trace elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Intissar</w:t>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Seron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 159, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01095106v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01167311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraethyl Orthosilicate Coated Hydroxyapatite Powders for Lead Ions Removal from Aqueous Solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Klinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/176426⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01052622v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01017359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Methyltrimethoxysilane Coated Nanoscale-Hydroxyapatite for Removing Lead Ions from Aqueous Solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+                <w:t xml:space="preserve">Remobilisation of uranium from contaminated freshwater sediments by bioturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lagauzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Costescu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Stora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bonzom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/361061⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.3381-3396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-3381-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01052573v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01016372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
+                <w:t xml:space="preserve">Porous Methyltrimethoxysilane Coated Nanoscale-Hydroxyapatite for Removing Lead Ions from Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 262, pp.203-208. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ID 361061, 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/361061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00990801v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01052573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentially toxic element fractionation in technosoils using two sequential extraction schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.I. Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2457-4⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00925086v1</w:t>
+                <w:t xml:space="preserve">insu-00990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Holocene glacial and high-altitude alpine environments fluctuations from minerogenic and organic markers in proglacial lake sediments (Lake Blanc Huez, Western French Alps)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tetraethyl Orthosilicate Coated Hydroxyapatite Powders for Lead Ions Removal from Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Graz</w:t>
+                <w:t xml:space="preserve">Rodica V. Ghita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Costescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89, pp.27-43. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ID 176426, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/176426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00955263v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01052622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potentially toxic element fractionation in technosoils using two sequential extraction schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s11532-014-0554-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.5054-5065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2457-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01017548v1</w:t>
+                <w:t xml:space="preserve">insu-00925086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an inverse neural network model for the identification of optimal amendment to reduce Copper toxicity in phytoremediated contaminated soils</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracking Holocene glacial and high-altitude alpine environments fluctuations from minerogenic and organic markers in proglacial lake sediments (Lake Blanc Huez, Western French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Winiarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Graz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2013.09.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.27-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00869148v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00955263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and phytoavailability of Cu, Cr, Zn, and As in a contaminated soil at a wood preservation site after 4 years of aided phytostabilization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miruna Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Dinischiotu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Central European Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (10), pp.1032-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s11532-014-0554-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2938-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00991112v1</w:t>
+                <w:t xml:space="preserve">insu-01017548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of organic amendments on the mobility of trace elements in phytoremediated techno-soils: role of the humic substances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Application of an inverse neural network model for the identification of optimal amendment to reduce Copper toxicity in phytoremediated contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2959-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01019304v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00869148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation of uranium from contaminated freshwater sediments by bioturbation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mobility and phytoavailability of Cu, Cr, Zn, and As in a contaminated soil at a wood preservation site after 4 years of aided phytostabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Bonzom</w:t>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.3381-3396. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (17), pp.10307-10319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-3381-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2938-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01016372v2</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00991112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network and Monte Carlo simulation approach to investigate variability of copper concentration in phytoremediated contaminated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Effect of organic amendments on the mobility of trace elements in phytoremediated techno-soils: role of the humic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (17), pp.10470-10480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2959-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00852439v1</w:t>
+                <w:t xml:space="preserve">insu-01019304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties and Biological Activity Evaluation of Iron Oxide Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Mariana Chifiriuc</w:t>
+                <w:t xml:space="preserve">Assessment of trace metals during episodic events using DGT passive sampler: A proposal for water management enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralia Bleotu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+                <w:t xml:space="preserve">T. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Article ID 893970, 7 p. </w:t>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (12), pp.4163-4181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/893970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11269-013-0401-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00843607v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00853458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Neural network and Monte Carlo simulation approach to investigate variability of copper concentration in phytoremediated contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ridha Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676094v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00852439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water reservoirs, irrigation and sedimentation in Central Asia: a first-cut assessment for Uzbekistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Magnetic Properties and Biological Activity Evaluation of Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Mariana Chifiriuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralia Bleotu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-012-1802-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Article ID 893970, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/893970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00723243v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00843607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (11), pp.3188-3196. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3SM27880H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sm27880h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00779421v2</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on Europium Doped Hydroxyapatite Nanoparticles by Fourier Transform Infrared Spectroscopy and Their Antimicrobial Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Water reservoirs, irrigation and sedimentation in Central Asia: a first-cut assessment for Uzbekistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/284285⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (4), pp.985-998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-012-1802-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00852201v1</w:t>
+                <w:t xml:space="preserve">insu-00723243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of neural network model for the prediction of Chromium concentration in phytoremediated contaminated soils</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, Orientation and Stability of Lysozyme Confined in layered Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Balme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lepoitevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Royal Society of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (11), pp.3188-3196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3SM27880H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2013.01.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00783032v1</w:t>
+                <w:t xml:space="preserve">insu-00779421v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Courp</w:t>
+                <w:t xml:space="preserve">Study on Europium Doped Hydroxyapatite Nanoparticles by Fourier Transform Infrared Spectroscopy and Their Antimicrobial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tachikawa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Article ID 284285, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/284285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00907274v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00852201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of trace metals during episodic events using DGT passive sampler: A proposal for water management enhancement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Perez</w:t>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11269-013-0401-5⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00853458v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00907274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Stabilization of Trace Metals in a Copper-Contaminated Soil using P-Spiked Linz-Donawitz Slag</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Application of neural network model for the prediction of Chromium concentration in phytoremediated contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-011-0622-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.25-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00619352v1</w:t>
+                <w:t xml:space="preserve">insu-00783032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient release of Ni, Mn and Fe from mixed metal sulphides under oxidising and reducing conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Groundwater resources of Uzbekistan: an environmental and operational overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusipbek Kazbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-011-1194-6⟩</w:t>
+              <w:t xml:space="preserve">Central European Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13533-011-0062-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00616544v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00683342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and flux determination of trace metals in rivers of the Seversky Donets basin (Ukraine) using DGT passive samplers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Transient release of Ni, Mn and Fe from mixed metal sulphides under oxidising and reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Davinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. van Der Heijdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 65, pp.1715-1725. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-011-1151-4⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 65 (7), pp.2139-2146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-011-1194-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00606663v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00616544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of polysaccharide-maghemite composite nanoparticles and their antibacterial properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">In Situ Stabilization of Trace Metals in a Copper-Contaminated Soil using P-Spiked Linz-Donawitz Slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Negim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-576⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (3), pp.847-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-011-0622-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00763549v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00619352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of trace elements in waters and sediments of the Seversky Donets transboundary watershed (Kharkiv region, Eastern Ukraine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Monitoring and flux determination of trace metals in rivers of the Seversky Donets basin (Ukraine) using DGT passive samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Vystavna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Blanc</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Vergeles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 65, pp.1715-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-011-1151-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00702533v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00606663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater resources of Uzbekistan: an environmental and operational overview</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Distribution of trace elements in waters and sediments of the Seversky Donets transboundary watershed (Kharkiv region, Eastern Ukraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Vystavna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Central European Journal of Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s13533-011-0062-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.2077-2087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00683342v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00702533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geostatistical approach for the assessment of the water reservoir capacity in arid regions: a case study of the Akdarya reservoir, Uzbekistan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of polysaccharide-maghemite composite nanoparticles and their antibacterial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-010-0711-3⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.576 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00524538v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00763549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facts and Perspectives of Water Reservoirs in Central Asia: A Special Focus on Uzbekistan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+                <w:t xml:space="preserve">Geostatistical approach for the assessment of the water reservoir capacity in arid regions: a case study of the Akdarya reservoir, Uzbekistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masharif Bakiev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (2), pp.307-320. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 63 (3), pp.447-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10x000x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-010-0711-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00457824v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00524538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and spectroscopic characterization of humic acids extracted from the bottom sediments of a Brazilian subtropical microbasin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facts and Perspectives of Water Reservoirs in Central Asia: A Special Focus on Uzbekistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masharif Bakiev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.07.038⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (2), pp.307-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w10x000x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00508976v1</w:t>
+                <w:t xml:space="preserve">insu-00457824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of basic slag addition on soil properties, growth and leaf mineral composition of beans in a Cu-contaminated soil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Chemical and spectroscopic characterization of humic acids extracted from the bottom sediments of a Brazilian subtropical microbasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Adametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15320380903548508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 981 (1-3), pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2010.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00399536v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00508976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Resources Use and Management in the Amu Darya River Basin (Central Asia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jamoljon Jumanov</w:t>
+                <w:t xml:space="preserve">Effect of basic slag addition on soil properties, growth and leaf mineral composition of beans in a Cu-contaminated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Negim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Eloifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gaste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-009-0107-4⟩</w:t>
+              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (2), pp.174 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15320380903548508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00442903v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00399536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes in acid mine waters and iron-rich solids from the Tinto-Odiel Basin (Iberian Pyrite Belt, Southwest Spain)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
+                <w:t xml:space="preserve">Groundwater Resources Use and Management in the Amu Darya River Basin (Central Asia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusipbek Kazbekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamoljon Jumanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.05.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.1183-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-009-0107-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641774v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00442903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size fractionation and characterization of natural colloids by flow-field flow fractionation coupled to multi-angle laser light scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Iron isotopes in acid mine waters and iron-rich solids from the Tinto-Odiel Basin (Iberian Pyrite Belt, Southwest Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Egal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Casiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.11.095⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 253 (3-4), pp.162-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01335388v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential kinetic availability of metals in sulphidic freshwater sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Conformation and size of humic substances: Effects of major cation concentration and type, pH, salinity, and residence time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L.M. van Der Heijdt</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.04.034⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 272 (1-2), pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335401v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01171653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotope fractionation during microbially stimulated Fe(II) oxidation and Fe(III) precipitation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Size-Based Speciation of Natural Colloidal Particles by Flow Field Flow Fractionation, Inductively Coupled Plasma-Mass Spectroscopy, and Transmission Electron Microscopy/X-ray Energy Dispersive Spectroscopy: Colloids−Trace Element Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck V.D Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baborowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hofmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2005.09.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (7), pp.2156-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es051498d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335416v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation and size of humic substances: Effects of major cation concentration and type, pH, salinity, and residence time</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Size fractionation and characterization of natural colloids by flow-field flow fractionation coupled to multi-angle laser light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck V.D Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hikmat S. Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1104 (1-2), pp.272-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.11.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01171653v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Based Speciation of Natural Colloidal Particles by Flow Field Flow Fractionation, Inductively Coupled Plasma-Mass Spectroscopy, and Transmission Electron Microscopy/X-ray Energy Dispersive Spectroscopy: Colloids−Trace Element Interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Potential kinetic availability of metals in sulphidic freshwater sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. van Der Heijdt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es051498d⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 357 (1-3), pp.208-220 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2005.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335379v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural sample fractionation by FlFFF–MALLS–TEM: Sample stabilization, preparation, pre-concentration and fractionation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Iron isotope fractionation during microbially stimulated Fe(II) oxidation and Fe(III) precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurgul Balci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Bullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Witte-Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne C. Shanks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70 (3), pp.622-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2005.09.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.07.103⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335356v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D characterization of natural colloids by FlFFF-MALLS-TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Natural sample fractionation by FlFFF–MALLS–TEM: Sample stabilization, preparation, pre-concentration and fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck V.D Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1093 (1-2), pp.156-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2005.07.103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-0006-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335352v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D characterization of natural colloids by FlFFF-MALLS-TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck V.D Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 383 (4), pp.549-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-0006-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017269v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular structure of humic acids by TEM with improved sample preparation and staining</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Traceurs isotopiques : sources et processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Fouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.20173⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (6), pp.923-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst:2005065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01335347v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new cytochemical method for ultrastructural localization of Co2+ in rat hippocampal CA1 pyramidal neurons in vitro.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Supramolecular structure of humic acids by TEM with improved sample preparation and staining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Baalousha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galaup Serge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.20173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110143v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous release of sulfide with Fe, Mn, Ni and Zn in marine harbour sediment measured using a combined metal/sulfide DGT probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new cytochemical method for ultrastructural localization of Co2+ in rat hippocampal CA1 pyramidal neurons in vitro.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Akagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Naylor</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">K. Hirai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01335008v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metals dynamics in surface sediments investigated by DGT micro-scale measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simultaneous release of sulfide with Fe, Mn, Ni and Zn in marine harbour sediment measured using a combined metal/sulfide DGT probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W Davison</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vandenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Vanderheijdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 328 (1-3), pp. 275-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030443⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335200v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01335008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterization and depth profile analysis of glasses by r.f. GDOES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Trace metals dynamics in surface sediments investigated by DGT micro-scale measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Payling</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sia.1584⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.899-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335330v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Release of Metals and Sulfide in Lacustrine Sediment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Surface characterization and depth profile analysis of glasses by r.f. GDOES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">W Davison</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues François Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Payling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es030035+⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (7), pp.623 - 629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.1584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335343v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UV and IR laser ablation ICP-MS on silicate reference materials and implementation of normalisation factors for quantitative measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Release of Metals and Sulfide in Lacustrine Sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Naylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards Newsletter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908x.2001.tb00611.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (19), pp.4374-4381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es030035+⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01335238v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic precision for a lead species (PbEt4) using capillary gas chromatography coupled to inductively coupled plasma-multicollector mass spectrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Comparison of UV and IR laser ablation ICP-MS on silicate reference materials and implementation of normalisation factors for quantitative measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0584-8547(01)00204-x⟩</w:t>
+              <w:t xml:space="preserve">Geostandards Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (2-3), pp.345-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908x.2001.tb00611.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253390v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and macro-scale investigation of fractionation and matrix effects in LA-ICP-MS at 1064 nm and 266 nm on glassy materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Isotopic precision for a lead species (PbEt4) using capillary gas chromatography coupled to inductively coupled plasma-multicollector mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Krupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenner I.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0584-8547(01)00204-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b010154k⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253389v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Palladium, Platinum and Rhodium concentrations in urban road sediments by laser ablation-ICP-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Micro- and macro-scale investigation of fractionation and matrix effects in LA-ICP-MS at 1064 nm and 266 nm on glassy materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-2670(01)00967-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 16 (6), pp.542-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b010154k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335310v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Determination of Lead Isotope Ratios by Laser Ablation-Inductively Coupled Plasma-Quadrupole Mass Spectrometry in Lake Sediment Samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Determination of Palladium, Platinum and Rhodium concentrations in urban road sediments by laser ablation-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mireille Polve</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morrison G.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards Newsletter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-908x.2001.tb00613.x⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 436, pp.233-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(01)00967-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335273v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time alteration of a nuclear waste glass and remobilization of lanthanide into an interphase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Direct Determination of Lead Isotope Ratios by Laser Ablation-Inductively Coupled Plasma-Quadrupole Mass Spectrometry in Lake Sediment Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Polve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geostandards Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 25 (2-3), pp.387-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-908x.2001.tb00613.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0956-053x(00)00035-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253386v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical assessment of platinum group element determination in road and urban river sediments using ultrasonic nebulisation and high resolution ICP-MS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Elemental association and fingerprinting of traffic related metals in road sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morrison G.M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es000001r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/a909100i⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253388v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental association and fingerprinting of traffic related metals in road sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Critical assessment of platinum group element determination in road and urban river sediments using ultrasonic nebulisation and high resolution ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morrison G.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es000001r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/a909100i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253387v1</w:t>
+                <w:t xml:space="preserve">hal-01253388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reutilization of ultimate glassy wastes as high value structural composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Real time alteration of a nuclear waste glass and remobilization of lanthanide into an interphase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Lafdi</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the TMS Fall Extraction and Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0956-053x(00)00035-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291446v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser ablation of synthetic geological powders using ICP-AES detection: effects of the matrix, chemical form of the analyte and laser wavelength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Reutilization of ultimate glassy wastes as high value structural composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Mermet</w:t>
+                <w:t xml:space="preserve">K. Lafdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the TMS Fall Extraction and Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.491-499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01253383v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remobilisation de métaux lourds à partir de déchets solides vitrifiés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Laser ablation of synthetic geological powders using ICP-AES detection: effects of the matrix, chemical form of the analyte and laser wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mermet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/a808088g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181907v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Remobilisation de métaux lourds à partir de déchets solides vitrifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hugues Thomassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, N°12 - 4ème Trimestre 1998, pp.16-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Macro and microchemistry of trace metals in vitrified domestic wastes by laser ablation ICP-MS and scanning electron microprobe X-ray energy dispersive spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Thomassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 46 (3), pp.407-422. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-9140(97)00402-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17249,492 +17387,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier material for bacterial biofilms formation: production of biocomposites to inoculate and treat pesticides contaminated soils via bioaugmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOTOXICOMIC 2024 : 4th International Conference in Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Gothenburg, Nov 2024, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des peupleraies dans les vallées : trajectoires, représentations et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Enjeux environnementaux et sociétaux des hydrosystèmes, 20 ans de recherche dans le bassin de la Loire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zone Atelier Loire, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional profiles of soil microbial populations in a urban context: land use vs geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Conference on Soils of Urban, Industrial, Traffic and Mining Areas (SUITMA 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUITMA, Sep 2022, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and resilience of soil N cycle-related bacterial processes to drought and heat stress in rehabilitated urban soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fikri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paul Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellie - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17753,1321 +17891,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pekin, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046248v1</w:t>
+                <w:t xml:space="preserve">hal-01790814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a phyto-stabilization strategy based on the optimization of endogenous vegetal species development on a former arsenic-bearing mine waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Selection of amendments to decrease the mobility and toxicity of inorganic pollutants (Pb, As, Ba, Zn) in a mine tailing for the development of a phytoremediation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Congress &amp; Exhibition On Arsenic In The Environment, environmental arsenic in a changing world - AS2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1201/9781351046633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01790814v1</w:t>
+                <w:t xml:space="preserve">hal-02046248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture urbaine en Afrique, entre représentations des citadins et action publique : y a-t-il congruence entre nature vécue et nature agie ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Structural and Microbial Constraints of FeIII Oxides Submitted to Dissimilatory Iron Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edmond Hien</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR CITERES, Jun 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01816906v1</w:t>
+                <w:t xml:space="preserve">hal-03552807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'agriculture urbaine dans une démarche de requalification de friches contaminées en jardin collectif : évaluation des sols et impacts environnementaux associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la Terre, 22-26 octobre 2018, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France. pp.342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Microbial Constraints of FeIII Oxides Submitted to Dissimilatory Iron Reduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L’agriculture urbaine en Afrique, entre représentations des citadins et action publique : y a-t-il congruence entre nature vécue et nature agie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR CITERES, Jun 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552807v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01816906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et ville africaine : Un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Urban agrosystems in Ouagadougou (Burkina Faso): are there only (positive) ecosystem services?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 2017 "Jardins de demain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pléiade, LAVUE, Ladyss, Jul 2017, Villetaneuse - Paris, France</w:t>
+              <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01557230v1</w:t>
+                <w:t xml:space="preserve">halshs-01681988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">Agriculture et ville africaine : Un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque international 2017 "Jardins de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pléiade, LAVUE, Ladyss, Jul 2017, Villetaneuse - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651103v1</w:t>
+                <w:t xml:space="preserve">hal-01557230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is agriculture the future of urban and periurban spaces?Te case of the city region of Tours</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures urbaines durables </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546703v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’agriculture dans le métabolisme urbain de Ouagadougou (Burkina Faso) : un modèle face à ses limites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Is agriculture the future of urban and periurban spaces?Te case of the city region of Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tanguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures urbaines durables : Vecteur pour la transition écologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, les laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Agricultures urbaines durables </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535723v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban agrosystems in Ouagadougou (Burkina Faso): are there only (positive) ecosystem services?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Le rôle de l’agriculture dans le métabolisme urbain de Ouagadougou (Burkina Faso) : un modèle face à ses limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augis Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">Agricultures urbaines durables : Vecteur pour la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, les laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01681988v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19122,64 +19260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution humaine et dépollution biologique : La phytoremédiation : quelle mise en oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des sites et sols pollués. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Nov 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19204,64 +19342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENTLE REMEDIATION OPTIONS OF COPPER CONTAMINATED SOILS: AIDED PHYTOSTABILISATION AND PHYTOEXTRACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19329,77 +19467,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity in urban parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transitions Global Summit 2016 : Towards a better urban future in an interconnected age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Shangai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19437,51 +19575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie, une solution pour régler les concurrences entre cultures de rente et cultures vivrières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensification écologique des sols et agroécologie en Afrique de l’Ouest. Conceptions, pratiques, résultats, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDETE EA 1210 Université d'Orléans; Institut des Sciences de la Terre d’Orléans (ISTO) UMR 6113 CNRS, Apr 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19500,609 +19638,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Thibault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289583v1</w:t>
+                <w:t xml:space="preserve">insu-01334063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
+                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288773v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
+                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689674v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01334063v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite With Environmental Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Times of Polymers (TOP) and Composites 2014 7th International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ischia, Italy. pp.318-321, </w:t>
@@ -20134,570 +20272,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01286599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs et réseaux d’agroécologie au Burkina Faso</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation and transfer of polyacrylamide based floculents in sludges and industrial and natural waters - Potential impact on aquatic ecosystem: The AQUAPOL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanou Alain</w:t>
+                <w:t xml:space="preserve">Anne Togola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Chartier</w:t>
+                <w:t xml:space="preserve">Nicolas Marmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Baritaux</w:t>
+                <w:t xml:space="preserve">Charlotte Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles formes d'agriculture Pratiques ordinaires, débats publics et critique sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique Département Sciences pour l’Action et le Développement, Nov 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130034v1</w:t>
+                <w:t xml:space="preserve">hal-00816944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided photostabilization of trace elements in contamoinated soils and tectonosoils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Acteurs et réseaux d’agroécologie au Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanou Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Baritaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on the Biochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ehens, Georgia, United States</w:t>
+              <w:t xml:space="preserve">Nouvelles formes d'agriculture Pratiques ordinaires, débats publics et critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique Département Sciences pour l’Action et le Développement, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01285121v1</w:t>
+                <w:t xml:space="preserve">hal-02130034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gael Leroux</w:t>
+                <w:t xml:space="preserve">Aided photostabilization of trace elements in contamoinated soils and tectonosoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on the Biochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ehens, Georgia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687294v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01285121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation and transfer of polyacrylamide based floculents in sludges and industrial and natural waters - Potential impact on aquatic ecosystem: The AQUAPOL project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Togola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+                <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marmier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desroche</w:t>
+                <w:t xml:space="preserve">Tachikawa Kazuyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Hurel</w:t>
+                <w:t xml:space="preserve">Gael Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 23rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. pp.209</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816944v1</w:t>
+                <w:t xml:space="preserve">hal-01687294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil layer condensation peak as a response to soil water properties under Sudanese climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20735,103 +20873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of reservoirs in Uzbekistan: a case study of the Akdarya Reservoir, Zerafshan River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masharif Bakiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ICCE Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hyderabad, India. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20882,51 +21020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21102,51 +21240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the sediments in scavenging inorganic contaminants in the Syr Daria River and the Small Aral Sea (Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gadalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Sediment Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lille, France. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21184,64 +21322,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de l'encroûtement superficiel des sols sur leur fonctionnement hydrique : Conséquences hydrologiques et hydro-pédologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème J. Sci. du GFHN, "De la particule au milieux poreux : Formation,évolution &amp; transferts". Groupe Francophone Humidimétrie et Transferts en Milieux Poreux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nantes, France. pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21279,64 +21417,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité structurale et physico-chimique des croûtes superficielles des sols de la vallée du Syr Daria (Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21387,64 +21525,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence géomorphologique et structurale des sols sur le report hydrique : Conséquences sur le fonctionnement hydrique des sols et la biomasse en zone soudano-sahélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème J. Sci. du GFHN, "De la particule au milieux poreux : Formation,évolution &amp; transferts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nantes, France. pp.189-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21514,90 +21652,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la diversité métabolique potentielle d'un technosol minier amendé afin de stabiliser les polluants et de favoriser le développement de couvert végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
@@ -21626,103 +21764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When waste water becomes solution for urban agriculture… Case study in Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Climate change &amp; Water 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. </w:t>
@@ -21876,90 +22014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW AGRO-ECOLOGIC PARADIGM FOR FOOD SECURITY IN THE SUDANO-SAHELIAN ZONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21995,502 +22133,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional profiles of soil microbial populations under various climatic conditions and agricultural practices in Burkina-Faso</w:t>
+                <w:t xml:space="preserve">Potential use of three different Salix genotypes for the phytostabilisation of metal contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bourgerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+                <w:t xml:space="preserve">Domenico D. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Yengué</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference - Assessing soil biodiversity and its role for ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France. , 2014</w:t>
+              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01118131v1</w:t>
+                <w:t xml:space="preserve">hal-02740442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Functional profiles of soil microbial populations under various climatic conditions and agricultural practices in Burkina-Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference - Assessing soil biodiversity and its role for ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01094293v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01118131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity and related soil functioning in urban parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Global Soil Biodiversity Conference - Assessing soil biodiversity and its role for ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of three different Salix genotypes for the phytostabilisation of metal contaminated soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vancouver, British Columbia, Canada. , 2014, IPS VI</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740442v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01094293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22508,103 +22646,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver à Ouagadougou. Quand la ville devient propice à l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, p. 181-195, 2023, 978-2-8107-1247-2</w:t>
@@ -22627,364 +22765,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Metals (Pb, Zn, Cd) and Metalloids (Sb, As) in Carbonated Soils Contaminated by Mine Tailings (North Tunisia)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Agriculture et ville africaine : un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Prospects in Environmental Geosciences and Hydrogeosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jardins de Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 137-156, 2022, 978-2-36424-088-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03560398v1</w:t>
+                <w:t xml:space="preserve">hal-03656041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et ville africaine : un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Heavy Metals (Pb, Zn, Cd) and Metalloids (Sb, As) in Carbonated Soils Contaminated by Mine Tailings (North Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifa Tlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jardins de Demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">New Prospects in Environmental Geosciences and Hydrogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.227-230, 2022, Advances in Science, Technology &amp; Innovation, </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Valenciennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-72543-3_51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656041v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03560398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Irrigated Agricultural Production of Countries in economic Transition: Challenges and Opportunities (A case study of Uzbekistan, Central Asia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Publishers, New York. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Columbus ed., pp.139-161, 2011</w:t>
@@ -23103,51 +23241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2EC9A3A"/>
+    <w:nsid w:val="69E736DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23334,51 +23472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-motelica-heino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6353-7524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170465772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1930-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonthoux S &#201;bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boscardin Rachel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantarel Am" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelu&#355;a Ciobanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c01585" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04798259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#539;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan &#354;&#259;lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.168" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Wu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Deng" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020312" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbao Zheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wei" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Guan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04266188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Adrian Predoi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steluta Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mariana Chifiriuc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.273" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934944v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ghegoiu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Trusca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8717.2024.12.01" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Haouchine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Nemer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/189627" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-024-00620-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326301v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexue Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103576" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020472" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04990595v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevin Tibihenda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Lin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1240707" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Du" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152834" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Nagar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Talwar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Hermann Richnow" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Shakarad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Achour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tlil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203337" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702142v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16010229" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasong Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107525" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03202144v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11040464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Adrian Predoi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Luminita Badea" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101617" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;t&#259;lin Negril&#259;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11121505" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02426951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qassim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.3.0733" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859967v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qasim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa A. Razzak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M. Kamil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.1.0048" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010057" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02744782v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10060510" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04643-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02518165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Fei Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110513" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106413v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05055-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926128v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081687" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01706563v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baalousha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stoll" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1416-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058905v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9030156" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380163v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Megier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120773" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01959980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Coulibaly" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v12i5.2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414495v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustriere" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.048" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365902v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.08.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5975-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251135v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1270-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324793v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunel Gabbon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.091" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVXKQH48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.07.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.051" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145556v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3768-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160556v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciobanu C." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Predoi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/849216" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181743v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5071-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071342v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3556-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102363v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/412690" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167311v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.05.012" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052622v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica V. Ghita" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/176426" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052573v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costescu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/361061" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925086v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2457-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00869148v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.09.002" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991112v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2938-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016372v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3381-2014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852439v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Hambli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843607v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralia Bleotu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/893970" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852201v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Predoi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284285" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00783032v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.01.005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853458v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0401-5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B10BD20B6B21F746F72D60E2E3A601A121D22841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619352v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Negim" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0622-1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616544v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Davinson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. van Der Heijdt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Berg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1194-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7L23QV9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00606663v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1151-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763549v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-576" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00702533v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.05.006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524538v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marache" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masharif Bakiev" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0711-3" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457824v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10x000x" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399536v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eloifi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaste" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320380903548508" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442903v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoljon Jumanov" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0107-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335388v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck V.D Kammer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat S. Hilal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.11.095" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-503KGLKG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335401v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Naylor" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Davison" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.04.034" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRDSW82-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335416v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Balci" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Bullen" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Witte-Lien" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Shanks" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.09.025" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J4XWJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171653v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ16PS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335379v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baborowski" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hofmeister" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es051498d" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9CD6Z9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335356v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.07.103" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRPG89SL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335352v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0006-9" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H694GM1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335347v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20173" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E166E2080E106ADA4EC4CBEE029B1EC6B2A7F14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110143v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tanaka" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirai" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335008v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naylor" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vandenberg" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanderheijdt" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.02.008" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXQV781C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335200v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030443" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CBB4447236E4DE501CC7D05BE80142BDE3B948F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335330v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois Saint-Cyr" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payling" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1584" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NRJBZSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335343v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es030035+" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335238v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00611.x" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZTSGJV4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253390v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krupp" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenner I.B." TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0584-8547(01)00204-x" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPN806G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253389v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b010154k" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E73D4E137256E17E4D07F94A1C8BD8F4D8038112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335310v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rauch" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morrison G.M." TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00967-9" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40V1KLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253386v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0956-053x(00)00035-0" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDMCRZ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253388v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a909100i" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253387v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000001r" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X34T1W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291446v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafdi" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253383v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mermet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808088g" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35DCC48D2E66CF54ACA0527614368100AD08050B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181907v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Thomassin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.908" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291926v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Thomassin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(97)00402-5" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TT233Z0X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887285v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Norini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247813v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122146v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286599v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Ciobanu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Petre" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4876842" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130034v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Alain" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baritaux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816944v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marmier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839569v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617806v2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593563v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318800v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321938v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322452v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318811v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118131v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgerie" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yengu&#233;" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morabito" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740442v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560398v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Souissi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72543-3_51" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460453v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-motelica-heino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6353-7524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170465772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1930-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05604638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelu&#355;a Ciobanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.104040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbao Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Guan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Deng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04798259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#539;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan &#354;&#259;lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c01585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04266188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Adrian Predoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steluta Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mariana Chifiriuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ghegoiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Trusca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8717.2024.12.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Haouchine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Nemer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/189627" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-024-00620-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexue Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103576" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04990595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevin Tibihenda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1240707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Du" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152834" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Nagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Talwar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Hermann Richnow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Shakarad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Achour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tlil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203337" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16010229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasong Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107525" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03202144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11040464" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Adrian Predoi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Luminita Badea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101617" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;t&#259;lin Negril&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11121505" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081687" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02426951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qassim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.3.0733" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02744782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10060510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qasim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa A. Razzak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M. Kamil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.1.0048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02518165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Fei Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110513" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04643-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05055-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01706563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baalousha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stoll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1416-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9030156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Megier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120773" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01959980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v12i5.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustriere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.048" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.08.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251135v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1270-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261657v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5975-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunel Gabbon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVXKQH48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.07.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3768-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciobanu C." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Predoi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/849216" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071342v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3556-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5071-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/412690" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.05.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016372v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3381-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costescu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/361061" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052622v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica V. Ghita" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/176426" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925086v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2457-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00869148v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.09.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991112v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2938-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0401-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B10BD20B6B21F746F72D60E2E3A601A121D22841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852439v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Hambli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843607v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralia Bleotu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/893970" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Predoi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284285" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00783032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616544v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Davinson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. van Der Heijdt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Berg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1194-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7L23QV9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619352v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Negim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0622-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00606663v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1151-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00702533v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.05.006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763549v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-576" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marache" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masharif Bakiev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0711-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457824v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10x000x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399536v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eloifi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaste" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320380903548508" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442903v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoljon Jumanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0107-4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171653v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.010" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ16PS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335379v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck V.D Kammer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baborowski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hofmeister" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es051498d" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9CD6Z9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335388v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat S. Hilal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.11.095" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-503KGLKG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Naylor" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Davison" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.04.034" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRDSW82-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335416v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Balci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Bullen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Witte-Lien" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Shanks" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.09.025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J4XWJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335356v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.07.103" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRPG89SL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335352v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0006-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H694GM1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335347v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20173" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E166E2080E106ADA4EC4CBEE029B1EC6B2A7F14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110143v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tanaka" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirai" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naylor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vandenberg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanderheijdt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.02.008" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXQV781C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335200v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030443" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CBB4447236E4DE501CC7D05BE80142BDE3B948F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335330v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois Saint-Cyr" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payling" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1584" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NRJBZSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335343v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es030035+" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335238v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00611.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZTSGJV4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krupp" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenner I.B." TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0584-8547(01)00204-x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPN806G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253389v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b010154k" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E73D4E137256E17E4D07F94A1C8BD8F4D8038112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335310v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rauch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morrison G.M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00967-9" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40V1KLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253387v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000001r" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X34T1W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a909100i" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0956-053x(00)00035-0" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDMCRZ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291446v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafdi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253383v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mermet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808088g" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35DCC48D2E66CF54ACA0527614368100AD08050B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181907v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Thomassin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.908" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291926v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Thomassin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(97)00402-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TT233Z0X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887285v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Norini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247813v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122146v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286599v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Ciobanu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Petre" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4876842" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816944v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marmier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130034v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Alain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baritaux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839569v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617806v2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593563v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318800v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321938v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322452v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318811v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740442v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118131v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgerie" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yengu&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morabito" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560398v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Souissi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72543-3_51" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460453v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>