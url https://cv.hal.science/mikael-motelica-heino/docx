--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -501,295 +501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05604638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community structure and carbon storage of mangrove forests in Hainan Island, China affected by their patch characteristics</w:t>
+                <w:t xml:space="preserve">Effects of Different Earthworms on Calcium Speciation and Base Cation Release in Terra Rossa Soil: A Case Study from South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Wang</w:t>
+                <w:t xml:space="preserve">Jialong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongbao Zheng</w:t>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong He</w:t>
+                <w:t xml:space="preserve">Menghao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ling Wei</w:t>
+                <w:t xml:space="preserve">Ting Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongsheng Guan</w:t>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.104388. </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f16020312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05212926v1</w:t>
+                <w:t xml:space="preserve">insu-04991657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Different Earthworms on Calcium Speciation and Base Cation Release in Terra Rossa Soil: A Case Study from South China</w:t>
+                <w:t xml:space="preserve">Community structure and carbon storage of mangrove forests in Hainan Island, China affected by their patch characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialong Wu</w:t>
+                <w:t xml:space="preserve">Gang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chi Zhang</w:t>
+                <w:t xml:space="preserve">Rongbao Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menghao Zhang</w:t>
+                <w:t xml:space="preserve">Yong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting Deng</w:t>
+                <w:t xml:space="preserve">Ling Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Dongsheng Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.312. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.104388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f16020312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2025.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04991657v1</w:t>
+                <w:t xml:space="preserve">insu-05212926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Fabrication, Properties, and Morphology of Fluorine Substituted Hydroxyapatite Coatings</w:t>
               </w:r>
@@ -1305,455 +1305,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04934944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution, Ecological Risk and Analysis of Sources of Trace Metal Elements in Surface Sediments of Pond Thomas (Brenne), France</w:t>
+                <w:t xml:space="preserve">Individual and combined effects of earthworms and Sphingobacterium sp. on soil organic C, N forms and enzyme activities in non-contaminated and Cd-contaminated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Haouchine</w:t>
+                <w:t xml:space="preserve">Li Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Nedjai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Qing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+                <w:t xml:space="preserve">Siyi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoubida Nemer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kexue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12912/27197050/189627⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.103576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04934987v1</w:t>
+                <w:t xml:space="preserve">insu-04326301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper doped hydroxyapatite nanocomposite thin films: synthesis, physico–chemical and biological evaluation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Distribution, Ecological Risk and Analysis of Sources of Trace Metal Elements in Surface Sediments of Pond Thomas (Brenne), France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amina Haouchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Nedjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubida Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-024-00620-2⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering &amp; Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (8), pp.194-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12912/27197050/189627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04866228v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04934987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined effects of earthworms and Sphingobacterium sp. on soil organic C, N forms and enzyme activities in non-contaminated and Cd-contaminated soil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper doped hydroxyapatite nanocomposite thin films: synthesis, physico–chemical and biological evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kexue Liu</w:t>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiqing Chen</w:t>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ghegoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.103576. </w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (6), pp.1487-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10534-024-00620-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04326301v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04866228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing maize while biological remediating a multiple metal-contaminated soil: a promising solution with the hyperaccumulator plant Sedum alfredii and the earthworm Amynthas morrisi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesen Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,64 +1843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of New Layer Formation on the Surface of Zinc Doped Hydroxyapatite/Chitosan Composite Coatings in Biological Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steluta Carmen Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,51 +1999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cevin Tibihenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesen Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of bioremediation potential of metal contaminated soils (Cu, Cd, Pb and Zn) by earthworms from their tolerance, accumulation and impact on metal activation and soil quality: A case study in South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menghao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2401,51 +2401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shekhar Nagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandni Talwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Hermann Richnow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Tlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steluta Carmen Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Carmen Chifiriuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2901,693 +2901,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mangrove fine root production and decomposition on soil organic carbon component ratios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Spin Coating Cerium-Doped Hydroxyapatite Thin Films with Antifungal Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasong Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dongsheng Guan</w:t>
+                <w:t xml:space="preserve">Patrick Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yujuan Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125, pp.107525. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings11040464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03164861v1</w:t>
+                <w:t xml:space="preserve">insu-03202144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Spin Coating Cerium-Doped Hydroxyapatite Thin Films with Antifungal Properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of Porous Hydroxyapatite Using Cetyl Trimethyl Ammonium Bromide as Surfactant for the Removal of Lead Ions from Aquatic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chapon</w:t>
+                <w:t xml:space="preserve">Silviu-Adrian Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Carmen Chifiriuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Rokosz</w:t>
+                <w:t xml:space="preserve">Monica Luminita Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.464. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.1617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coatings11040464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13101617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03202144v1</w:t>
+                <w:t xml:space="preserve">hal-03248604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Porous Hydroxyapatite Using Cetyl Trimethyl Ammonium Bromide as Surfactant for the Removal of Lead Ions from Aquatic Solutions</w:t>
+                <w:t xml:space="preserve">The role of mangrove fine root production and decomposition on soil organic carbon component ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silviu-Adrian Predoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+                <w:t xml:space="preserve">Yasong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dongsheng Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Luminita Badea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (10), pp.1617. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125, pp.107525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13101617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248604v1</w:t>
+                <w:t xml:space="preserve">insu-03164861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen and Bromide Co-Doped Hydroxyapatite Thin Films with Antimicrobial Properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Resistance and Resilience of Soil Nitrogen Cycling to Drought and Heat Stress in Rehabilitated Urban Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Fikri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings11121505⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.727468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03469311v1</w:t>
+                <w:t xml:space="preserve">insu-03513861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance and Resilience of Soil Nitrogen Cycling to Drought and Heat Stress in Rehabilitated Urban Soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Nitrogen and Bromide Co-Doped Hydroxyapatite Thin Films with Antimicrobial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Hellal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constantin Cătălin Negrilă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.727468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings11121505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03513861v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03469311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal and Oxidation of As(III) from Water Using Iron Oxide Coated CTAB as Adsorbent</w:t>
               </w:r>
@@ -3599,64 +3599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (8), 1687 (19 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3684,580 +3684,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02926128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture urbaine à Ouagadougou (Burkina Faso), tiraillée entre le désir des citadins et l’action publique</w:t>
+                <w:t xml:space="preserve">Uptake of Three Pharmaceuticals by Beans (Phaseolus vulgaris L.) from Contaminated Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Robert</w:t>
+                <w:t xml:space="preserve">Bashar Qassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risco: Revista de Pesquisa em Arquitetura e Urbanismo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Baghdad Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.0733-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21123/bsj.2020.17.3.0733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936032v1</w:t>
+                <w:t xml:space="preserve">hal-03098217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-Doped Hydroxyapatite Thin Layers Obtained by Sol-Gel Spin Coating Procedure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’agriculture urbaine à Ouagadougou (Burkina Faso), tiraillée entre le désir des citadins et l’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Jean Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Augis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risco: Revista de Pesquisa em Arquitetura e Urbanismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nature and City, 18 (2 (2020)), pp.80-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02426951v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver-Doped Hydroxyapatite Thin Layers Obtained by Sol-Gel Spin Coating Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Gautret</w:t>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.571244⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings10010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03016084v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02426951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of Three Pharmaceuticals by Beans (Phaseolus vulgaris L.) from Contaminated Soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Fe(III) (Oxyhydr)oxides Mineralogy on Iron Solubilization and Associated Microbial Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengfeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bashar Qassim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Fabienne P Battaglia-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Hellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Baghdad Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (3), pp.0733-742. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21123/bsj.2020.17.3.0733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.571244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03098217v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03016084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dextran-Thyme Magnesium-Doped Hydroxyapatite Composite Antimicrobial Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4347,64 +4347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4494,51 +4494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliaa A. Razzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada M. Kamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morabito Domenico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4579,377 +4579,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02859967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of earthworm activity on Cu, Cd, Pb and Zn bioavailability in contaminated soils using biota to soil accumulation factor and DTPA extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling Xiao</w:t>
+                <w:t xml:space="preserve">Effects of soil acid stress on the survival, growth, reproduction, antioxidant enzyme activities, and protein contents in earthworm (Eisenia fetida)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming-Hui Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Zongling Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xu-Fei Chen</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ting Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110513⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.33419-33428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04643-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02518165v1</w:t>
+                <w:t xml:space="preserve">insu-02058865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of soil acid stress on the survival, growth, reproduction, antioxidant enzyme activities, and protein contents in earthworm (Eisenia fetida)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jialong Wu</w:t>
+                <w:t xml:space="preserve">Assessment of earthworm activity on Cu, Cd, Pb and Zn bioavailability in contaminated soils using biota to soil accumulation factor and DTPA extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ling Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Hui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongling Ren</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ting Deng</w:t>
+                <w:t xml:space="preserve">Xu-Fei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.33419-33428. </w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.110513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04643-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.110513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02058865v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02518165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of earthworm species on soil acidification, Al fractions, and base cation release in a subtropical soil from China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialong Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ling Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zongling Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27, pp.33446-33457. </w:t>
@@ -5039,51 +5039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 232, pp.117 - 130. </w:t>
@@ -5115,425 +5115,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01930703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particulate matter determines physical speciation of Fe, Mn, and trace metals in surface waters of Loire watershed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Zinc Doped Hydroxyapatite Thin Films Prepared by Sol–Gel Spin Coating Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-1416-5⟩</w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (3), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coatings9030156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01706563v1</w:t>
+                <w:t xml:space="preserve">insu-02058905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Doped Hydroxyapatite Thin Films Prepared by Sol–Gel Spin Coating Procedure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings9030156⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02058905v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02308558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcosm-scale biogeochemical stabilization of Pb, As, Ba and Zn in mine tailings amended with manure and ochre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
+                <w:t xml:space="preserve">Suspended particulate matter determines physical speciation of Fe, Mn, and trace metals in surface waters of Loire watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baalousha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Gilles Braibant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111 (Article 104438), 11 p. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.5251-5266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2019.104438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-1416-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02308558v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01706563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocompatible Layers Obtained from Functionalized Iron Oxide Nanoparticles in Suspension</w:t>
               </w:r>
@@ -5545,51 +5545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,64 +5679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5787,103 +5787,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture ouagalaise (Burkina Faso) comme modèle de contribution au métabolisme urbain : avantages et limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Hors-série 31, https://journals.openedition.org/vertigo/21857. </w:t>
@@ -6049,429 +6049,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01719229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Nandillon</w:t>
+                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Valentin Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (8), pp.1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01575696v1</w:t>
+                <w:t xml:space="preserve">insu-01856087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrian Costescu</w:t>
+                <w:t xml:space="preserve">Cd, Pb, and Zn mobility and (bio)availability in contaminated soils from a former smelting site amended with biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonia Lomaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Miard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nandillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (6), pp.25744-25756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-9521-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01914763v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01575696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of Zinc Ions Using Hydroxyapatite and Study of Ultrasound Behavior of Aqueous Media</w:t>
+                <w:t xml:space="preserve">Adsorption of Pb (II) Ions onto Hydroxyapatite Nanopowders in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Beuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Costescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (8), pp.1350. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11081350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11112204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01856087v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01914763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Basil and Lavender Essential Oils Adsorbed on the Surface of Hydroxyapatite</w:t>
               </w:r>
@@ -6617,64 +6617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neli Glavaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6750,64 +6750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agroecological practices on cultivated lixisol fertility in eastern Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubacar Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6984,64 +6984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoremediation of polluted soils : recent progress and developments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,51 +7114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Functionalized Materials Research 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7218,103 +7218,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar amendments on As and Pb mobility and phytoavailability in contaminated mine technosols phytoremediated by Salix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Macri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Miard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 182, pp.149-156. </w:t>
@@ -7352,64 +7352,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biochar amendments on the mobility and (bio) availability of As, Sb and Pb in a contaminated mine technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonia Lomaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7480,615 +7480,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01365902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aided phytoextraction of Cu, Pb, Zn, and As in copper-contaminated soils with tobacco and sunflower in crop rotation: Mobility and phytoavailability assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.051⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.128-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01251108v1</w:t>
+                <w:t xml:space="preserve">insu-01365227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetite (Fe3O4) nanoparticles as adsorbents for As and Cu removal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Aided phytoextraction of Cu, Pb, Zn, and As in copper-contaminated soils with tobacco and sunflower in crop rotation: Mobility and phytoavailability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 134, pp.128-135. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145, pp.543-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2016.08.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2015.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365227v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01251108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
+                <w:t xml:space="preserve">Sabrina Constanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+                <w:t xml:space="preserve">Miruna Silvia Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
+              <w:t xml:space="preserve">, 2016, Article ID 3941501, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01414519v1</w:t>
+                <w:t xml:space="preserve">insu-01294590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotubes-Hydroxyapatite Nanocomposites for an Improved Osteoblast Cell Response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and Biological Assessment of Zinc Doped Hydroxyapatite Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Liana Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Constanda</w:t>
+                <w:t xml:space="preserve">Aurélien Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miruna Silvia Stan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Article ID 3941501, 10 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 9, pp.399 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/3941501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/1062878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01294590v1</w:t>
+                <w:t xml:space="preserve">insu-01414519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizosphere effects of Populus euramericana Dorskamp on the mobility of Zn, Pb and Cd in contaminated technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Qasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), pp.811-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8135,51 +8135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive gradients in thin films, Rhizon soil moisture samplers, and indicator plants to predict the bioavailabilities of potentially toxic elements in contaminated technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Qasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8411,51 +8411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytostabilization of As, Sb and Pb by two willow species (S. viminalis and S. purpurea) on former mine technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miard Florie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8526,1134 +8526,1134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01187467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
+                <w:t xml:space="preserve">Contributions of Natural and Human Activities to Urban Surface Runoff with Different Hydrological Scenarios (Orléans, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.L. Popa</w:t>
+                <w:t xml:space="preserve">Mohammed Al-Juhaishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.M. Bartha</w:t>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Albu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (2), pp.681-691</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (7), pp.874--878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01363294v1</w:t>
+                <w:t xml:space="preserve">hal-05128445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Natural and Human Activities to Urban Surface Runoff with Different Hydrological Scenarios (Orléans, France)</w:t>
+                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Al-Juhaishi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mourad Intissar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Autret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.1427-1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8702-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128445v1</w:t>
+                <w:t xml:space="preserve">insu-01095106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper content on the synthesis and properties of (Mg4−xCux)Al2OH12CO3, nH2O layered double hydroxides.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SYNTHESIS, CHARACTERIZATION AND CYTOTOXICITY EVALUATION ON ZINC DOPED HYDROXYAPATITE IN COLLAGEN MATRIX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+                <w:t xml:space="preserve">C.L. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Autret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">C.M. Bartha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Albu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digest Journal of Nanomaterials and Biostructures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), pp.681-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01095106v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01363294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentially toxic element phytoavailability assessment in Technosols from former smelting and mining areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Samarium Doped Hydroxyapatite, Ceramics for Medical Application: Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ciobanu C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Predoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3768-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.849216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/849216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01145556v1</w:t>
+                <w:t xml:space="preserve">insu-01160556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Samarium Doped Hydroxyapatite, Ceramics for Medical Application: Antimicrobial Activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Giovanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Warmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Predoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/849216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 437, pp.71 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01160556v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01088187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic organoclay: A ‘Swiss Army knife’ for the adsorption of organic micro-pollutants?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Potentially toxic element phytoavailability assessment in Technosols from former smelting and mining areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 437, pp.71 - 79. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (8), pp.5961-5974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2014.09.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01088187v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01145556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and degradation of polyacrylamide based flocculants in hydrosystems: a review</w:t>
+                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+                <w:t xml:space="preserve">J.D. Villanueva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Michel</w:t>
+                <w:t xml:space="preserve">A Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Bru</w:t>
+                <w:t xml:space="preserve">A Abuyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Touzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desroche</w:t>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (9), pp.6390-6406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3556-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 22 (18), pp.13842-13857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071342v1</w:t>
+                <w:t xml:space="preserve">insu-01165174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends of labile trace metals in tropical urban water under highly contrasted weather conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer and degradation of polyacrylamide based flocculants in hydrosystems: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Villanueva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+                <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Denis</w:t>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Abuyan</w:t>
+                <w:t xml:space="preserve">Solène Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Nicolas Desroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (18), pp.13842-13857. </w:t>
+              <w:t xml:space="preserve">, 2015, 22 (9), pp.6390-6406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4835-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01165174v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nitrate and ammonium fertilization on Zn, Pb, and Cd phytostabilization by Populus euramericana Dorskamp in contaminated technosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashar Qasim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (23), pp.18759-18771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9700,51 +9700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Functionalized Materials Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Predoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9804,51 +9804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fresh and mature organic amendments on the phytoremediation of technosols contaminated with high concentrations of trace elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9921,90 +9921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Klinka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10051,51 +10051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilisation of uranium from contaminated freshwater sediments by bioturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lagauzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Viollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10162,520 +10162,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01016372v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Methyltrimethoxysilane Coated Nanoscale-Hydroxyapatite for Removing Lead Ions from Aqueous Solutions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Potentially toxic element fractionation in technosoils using two sequential extraction schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashar Qasim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/361061⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (7), pp.5054-5065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2457-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01052573v1</w:t>
+                <w:t xml:space="preserve">insu-00925086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Porous Methyltrimethoxysilane Coated Nanoscale-Hydroxyapatite for Removing Lead Ions from Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Costescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ID 361061, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/361061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00990801v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01052573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraethyl Orthosilicate Coated Hydroxyapatite Powders for Lead Ions Removal from Aqueous Solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+                <w:t xml:space="preserve">Synthesis of Al doped ZnO nanoparticles by aqueous coprecipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonsine Ngo Ndimba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Diaz-Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.I. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/176426⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 262, pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.04.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01052622v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00990801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentially toxic element fractionation in technosoils using two sequential extraction schemes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tetraethyl Orthosilicate Coated Hydroxyapatite Powders for Lead Ions Removal from Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica V. Ghita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina L. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Costescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (7), pp.5054-5065. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ID 176426, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2457-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/176426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00925086v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01052622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking Holocene glacial and high-altitude alpine environments fluctuations from minerogenic and organic markers in proglacial lake sediments (Lake Blanc Huez, Western French Alps)</w:t>
               </w:r>
@@ -10795,64 +10795,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic investigation and in vitro biocompatibility studies on mesoporous europium doped hydroxyapatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina L. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10923,235 +10923,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01017548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of an inverse neural network model for the identification of optimal amendment to reduce Copper toxicity in phytoremediated contaminated soils</w:t>
+                <w:t xml:space="preserve">Mobility and phytoavailability of Cu, Cr, Zn, and As in a contaminated soil at a wood preservation site after 4 years of aided phytostabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2013.09.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (17), pp.10307-10319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-2938-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00869148v1</w:t>
+                <w:t xml:space="preserve">insu-00991112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility and phytoavailability of Cu, Cr, Zn, and As in a contaminated soil at a wood preservation site after 4 years of aided phytostabilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Application of an inverse neural network model for the identification of optimal amendment to reduce Copper toxicity in phytoremediated contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab-Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (17), pp.10307-10319. </w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.14-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-2938-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2013.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00991112v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00869148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic amendments on the mobility of trace elements in phytoremediated techno-soils: role of the humic substances</w:t>
               </w:r>
@@ -11176,64 +11176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Soubrand-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (17), pp.10470-10480. </w:t>
@@ -11271,90 +11271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of trace metals during episodic events using DGT passive sampler: A proposal for water management enhancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11411,278 +11411,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network and Monte Carlo simulation approach to investigate variability of copper concentration in phytoremediated contaminated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Hattab</w:t>
+                <w:t xml:space="preserve">Magnetic Properties and Biological Activity Evaluation of Iron Oxide Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Mariana Chifiriuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ridha Hambli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralia Bleotu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Steluta Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp.134-142. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Article ID 893970, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/893970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00852439v1</w:t>
+                <w:t xml:space="preserve">insu-00843607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Properties and Biological Activity Evaluation of Iron Oxide Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmen Mariana Chifiriuc</w:t>
+                <w:t xml:space="preserve">Neural network and Monte Carlo simulation approach to investigate variability of copper concentration in phytoremediated contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralia Bleotu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ridha Hambli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Article ID 893970, 7 p. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/893970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00843607v1</w:t>
+                <w:t xml:space="preserve">insu-00852439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, orientation and stability of lysozyme confined in layered materials</w:t>
               </w:r>
@@ -11854,51 +11854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (4), pp.985-998. </w:t>
@@ -12083,51 +12083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on Europium Doped Hydroxyapatite Nanoparticles by Fourier Transform Infrared Spectroscopy and Their Antimicrobial Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Predoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12321,77 +12321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of neural network model for the prediction of Chromium concentration in phytoremediated contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Hambli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128, pp.25-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12477,51 +12477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusipbek Kazbekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Central European Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (1), pp.67-80. </w:t>
@@ -12585,51 +12585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Davinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. van Der Heijdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12740,51 +12740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12861,51 +12861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuliya Vystavna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12963,291 +12963,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00606663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of trace elements in waters and sediments of the Seversky Donets transboundary watershed (Kharkiv region, Eastern Ukraine)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of polysaccharide-maghemite composite nanoparticles and their antibacterial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Mihaela Prodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schäfer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Predoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.05.006⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.576 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00702533v1</w:t>
+                <w:t xml:space="preserve">insu-00763549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of polysaccharide-maghemite composite nanoparticles and their antibacterial properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Distribution of trace elements in waters and sediments of the Seversky Donets transboundary watershed (Kharkiv region, Eastern Ukraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliya Vystavna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.576 - 584. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.2077-2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2012.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00763549v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00702533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for the assessment of the water reservoir capacity in arid regions: a case study of the Akdarya reservoir, Uzbekistan</w:t>
               </w:r>
@@ -13259,51 +13259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13380,77 +13380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facts and Perspectives of Water Reservoirs in Central Asia: A Special Focus on Uzbekistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masharif Bakiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13683,51 +13683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (2), pp.174 - 187. </w:t>
@@ -13938,51 +13938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elbaz-Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Casiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14027,345 +14027,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformation and size of humic substances: Effects of major cation concentration and type, pH, salinity, and residence time</w:t>
+                <w:t xml:space="preserve">Size-Based Speciation of Natural Colloidal Particles by Flow Field Flow Fractionation, Inductively Coupled Plasma-Mass Spectroscopy, and Transmission Electron Microscopy/X-ray Energy Dispersive Spectroscopy: Colloids−Trace Element Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck V.D Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baborowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hofmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40 (7), pp.2156-2162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es051498d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01171653v1</w:t>
+                <w:t xml:space="preserve">hal-01335379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-Based Speciation of Natural Colloidal Particles by Flow Field Flow Fractionation, Inductively Coupled Plasma-Mass Spectroscopy, and Transmission Electron Microscopy/X-ray Energy Dispersive Spectroscopy: Colloids−Trace Element Interaction</w:t>
+                <w:t xml:space="preserve">Conformation and size of humic substances: Effects of major cation concentration and type, pH, salinity, and residence time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 40 (7), pp.2156-2162. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 272 (1-2), pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es051498d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335379v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01171653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size fractionation and characterization of natural colloids by flow-field flow fractionation coupled to multi-angle laser light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck V.D Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hikmat S. Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14463,51 +14463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.M. van Der Heijdt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14618,51 +14618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Witte-Lien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C. Shanks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 70 (3), pp.622-639. </w:t>
@@ -14712,77 +14712,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural sample fractionation by FlFFF–MALLS–TEM: Sample stabilization, preparation, pre-concentration and fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck V.D Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14854,64 +14854,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D characterization of natural colloids by FlFFF-MALLS-TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck V.D Kammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15104,51 +15104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular structure of humic acids by TEM with improved sample preparation and staining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Baalousha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15285,51 +15285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Akagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hirai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.8</w:t>
@@ -15384,51 +15384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vandenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15500,51 +15500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metals dynamics in surface sediments investigated by DGT micro-scale measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Davison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15616,64 +15616,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface characterization and depth profile analysis of glasses by r.f. GDOES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues François Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15745,51 +15745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Release of Metals and Sulfide in Lacustrine Sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Naylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15862,51 +15862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of UV and IR laser ablation ICP-MS on silicate reference materials and implementation of normalisation factors for quantitative measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15991,51 +15991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Krupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16111,51 +16111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro- and macro-scale investigation of fractionation and matrix effects in LA-ICP-MS at 1064 nm and 266 nm on glassy materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16227,51 +16227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Palladium, Platinum and Rhodium concentrations in urban road sediments by laser ablation-ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16369,51 +16369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Determination of Lead Isotope Ratios by Laser Ablation-Inductively Coupled Plasma-Quadrupole Mass Spectrometry in Lake Sediment Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16524,51 +16524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morrison G.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16640,51 +16640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical assessment of platinum group element determination in road and urban river sediments using ultrasonic nebulisation and high resolution ICP-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morrison G.M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16770,51 +16770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16886,51 +16886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reutilization of ultimate glassy wastes as high value structural composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16981,51 +16981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser ablation of synthetic geological powders using ICP-AES detection: effects of the matrix, chemical form of the analyte and laser wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17097,51 +17097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remobilisation de métaux lourds à partir de déchets solides vitrifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier François Xavier Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17227,51 +17227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macro and microchemistry of trace metals in vitrified domestic wastes by laser ablation ICP-MS and scanning electron microprobe X-ray energy dispersive spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17401,90 +17401,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier material for bacterial biofilms formation: production of biocomposites to inoculate and treat pesticides contaminated soils via bioaugmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Meite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17526,90 +17526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des peupleraies dans les vallées : trajectoires, représentations et biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17664,77 +17664,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional profiles of soil microbial populations in a urban context: land use vs geology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17776,103 +17776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance and resilience of soil N cycle-related bacterial processes to drought and heat stress in rehabilitated urban soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Fikri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paul Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Montpellie - Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17923,64 +17923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18057,77 +18057,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
@@ -18169,90 +18169,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Microbial Constraints of FeIII Oxides Submitted to Dissimilatory Iron Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Hellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San francisco, United States</w:t>
@@ -18307,51 +18307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18402,103 +18402,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture urbaine en Afrique, entre représentations des citadins et action publique : y a-t-il congruence entre nature vécue et nature agie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nature et ville : regards croisés franco-lusophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR CITERES, Jun 2018, Tours, France</w:t>
@@ -18527,103 +18527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban agrosystems in Ouagadougou (Burkina Faso): are there only (positive) ecosystem services?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services Partnership World Conference 9: Ecosystem services for Eco-civilization. Restoring connections between people &amp; landscapes through nature-based solutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecosystem Services Partnership, Dec 2017, Shenzhen, China</w:t>
@@ -18652,103 +18652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ville africaine : Un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 2017 "Jardins de demain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pléiade, LAVUE, Ladyss, Jul 2017, Villetaneuse - Paris, France</w:t>
@@ -18941,51 +18941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19023,90 +19023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’agriculture dans le métabolisme urbain de Ouagadougou (Burkina Faso) : un modèle face à ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augis Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines durables : Vecteur pour la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, les laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
@@ -19273,51 +19273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution humaine et dépollution biologique : La phytoremédiation : quelle mise en oeuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des sites et sols pollués. Bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Nov 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19342,51 +19342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENTLE REMEDIATION OPTIONS OF COPPER CONTAMINATED SOILS: AIDED PHYTOSTABILISATION AND PHYTOEXTRACTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19467,51 +19467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial diversity in urban parks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19575,51 +19575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agroécologie, une solution pour régler les concurrences entre cultures de rente et cultures vivrières ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensification écologique des sols et agroécologie en Afrique de l’Ouest. Conceptions, pratiques, résultats, diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDETE EA 1210 Université d'Orléans; Institut des Sciences de la Terre d’Orléans (ISTO) UMR 6113 CNRS, Apr 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19696,51 +19696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
@@ -19763,51 +19763,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01334063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
+                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
@@ -19821,118 +19821,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289583v1</w:t>
+                <w:t xml:space="preserve">insu-01288773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
+                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
@@ -19946,94 +19946,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288773v1</w:t>
+                <w:t xml:space="preserve">insu-01289583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
               </w:r>
@@ -20071,51 +20071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -20144,90 +20144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite With Environmental Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.S Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Petre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Liliana Iconaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20291,77 +20291,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation and transfer of polyacrylamide based floculents in sludges and industrial and natural waters - Potential impact on aquatic ecosystem: The AQUAPOL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Togola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20416,51 +20416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et réseaux d’agroécologie au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanou Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20528,51 +20528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aided photostabilization of trace elements in contamoinated soils and tectonosoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20726,51 +20726,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20791,51 +20791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil layer condensation peak as a response to soil water properties under Sudanese climatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ozier-Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20886,77 +20886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentation of reservoirs in Uzbekistan: a case study of the Akdarya Reservoir, Zerafshan River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masharif Bakiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21020,51 +21020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Ignatiadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21240,51 +21240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the sediments in scavenging inorganic contaminants in the Syr Daria River and the Small Aral Sea (Kazakhstan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gadalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Sediment Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Lille, France. pp.335-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21335,51 +21335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème J. Sci. du GFHN, "De la particule au milieux poreux : Formation,évolution &amp; transferts". Groupe Francophone Humidimétrie et Transferts en Milieux Poreux.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nantes, France. pp.61-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21430,51 +21430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21525,51 +21525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence géomorphologique et structurale des sols sur le report hydrique : Conséquences sur le fonctionnement hydrique des sols et la biomasse en zone soudano-sahélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21665,77 +21665,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème colloque de l'AFEM - 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t>
@@ -21764,103 +21764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When waste water becomes solution for urban agriculture… Case study in Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Climate change &amp; Water 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Tours, France. </w:t>
@@ -22014,51 +22014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW AGRO-ECOLOGIC PARADIGM FOR FOOD SECURITY IN THE SUDANO-SAHELIAN ZONE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22277,51 +22277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional profiles of soil microbial populations under various climatic conditions and agricultural practices in Burkina-Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22379,256 +22379,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01118131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial diversity and related soil functioning in urban parks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Morabito</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Global Soil Biodiversity Conference - Assessing soil biodiversity and its role for ecosystem services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090657v1</w:t>
+                <w:t xml:space="preserve">insu-01094293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodynamique d'éléments traces en contexte de phytostabilisation aidée par des laitiers dans un sol sableux contaminé en cuivre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Soil microbial diversity and related soil functioning in urban parks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Morabito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Réunion des Sciences de la Terre à Pau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France. , 542 p., 2014, Résumés de la 24e Réunion des Sciences de la Terre à Pau</w:t>
+              <w:t xml:space="preserve">First Global Soil Biodiversity Conference - Assessing soil biodiversity and its role for ecosystem services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01094293v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22646,103 +22646,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver à Ouagadougou. Quand la ville devient propice à l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultures urbaines en Afrique subsaharienne francophone et à Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, p. 181-195, 2023, 978-2-8107-1247-2</w:t>
@@ -22784,90 +22784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et ville africaine : un divorce annoncé ? Exemples de Yaoundé (Cameroun) et de Ouagadougou (Burkina Faso)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Augis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jardins de Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -22948,51 +22948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifa Tlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Souissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23052,77 +23052,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable Irrigated Agricultural Production of Countries in economic Transition: Challenges and Opportunities (A case study of Uzbekistan, Central Asia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shavkat Rakhmatullaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nova Science Publishers, New York. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Columbus ed., pp.139-161, 2011</w:t>
@@ -23241,51 +23241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E736DB"/>
+    <w:nsid w:val="836BB56C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23472,51 +23472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-motelica-heino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6353-7524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170465772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1930-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05604638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelu&#355;a Ciobanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.104040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212926v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbao Zheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wei" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Guan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104388" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991657v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Wu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Deng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04798259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#539;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan &#354;&#259;lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c01585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04266188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Adrian Predoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steluta Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mariana Chifiriuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ghegoiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Trusca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8717.2024.12.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934987v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Haouchine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Nemer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/189627" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-024-00620-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Chen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexue Liu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103576" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04990595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevin Tibihenda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1240707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Du" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152834" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Nagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Talwar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Hermann Richnow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Shakarad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Achour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tlil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203337" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16010229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164861v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasong Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Chen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107525" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03202144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11040464" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248604v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Adrian Predoi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Luminita Badea" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101617" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;t&#259;lin Negril&#259;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11121505" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081687" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02426951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qassim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.3.0733" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02744782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10060510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qasim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa A. Razzak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M. Kamil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.1.0048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02518165v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Li" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Fei Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110513" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058865v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04643-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05055-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01706563v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baalousha" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stoll" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1416-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058905v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9030156" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Megier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120773" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01959980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v12i5.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustriere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.048" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.08.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251135v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1270-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261657v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5975-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunel Gabbon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVXKQH48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.07.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3768-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160556v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciobanu C." TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Predoi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/849216" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071342v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3556-6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5071-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/412690" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.05.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016372v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3381-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052573v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costescu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/361061" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052622v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica V. Ghita" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/176426" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925086v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2457-4" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00869148v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.09.002" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991112v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2938-0" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0401-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B10BD20B6B21F746F72D60E2E3A601A121D22841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852439v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Hambli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843607v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralia Bleotu" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/893970" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Predoi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284285" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00783032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616544v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Davinson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. van Der Heijdt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Berg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1194-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7L23QV9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619352v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Negim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0622-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00606663v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1151-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00702533v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.05.006" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763549v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-576" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marache" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masharif Bakiev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0711-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457824v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10x000x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399536v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eloifi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaste" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320380903548508" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442903v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoljon Jumanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0107-4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171653v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.010" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ16PS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335379v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck V.D Kammer" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baborowski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hofmeister" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es051498d" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9CD6Z9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335388v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat S. Hilal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.11.095" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-503KGLKG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Naylor" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Davison" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.04.034" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRDSW82-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335416v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Balci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Bullen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Witte-Lien" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Shanks" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.09.025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J4XWJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335356v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.07.103" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRPG89SL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335352v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0006-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H694GM1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335347v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20173" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E166E2080E106ADA4EC4CBEE029B1EC6B2A7F14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110143v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tanaka" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirai" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naylor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vandenberg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanderheijdt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.02.008" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXQV781C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335200v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030443" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CBB4447236E4DE501CC7D05BE80142BDE3B948F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335330v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois Saint-Cyr" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payling" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1584" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NRJBZSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335343v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es030035+" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335238v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00611.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZTSGJV4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krupp" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenner I.B." TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0584-8547(01)00204-x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPN806G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253389v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b010154k" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E73D4E137256E17E4D07F94A1C8BD8F4D8038112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335310v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rauch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morrison G.M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00967-9" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40V1KLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253387v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000001r" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X34T1W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a909100i" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0956-053x(00)00035-0" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDMCRZ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291446v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafdi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253383v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mermet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808088g" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35DCC48D2E66CF54ACA0527614368100AD08050B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181907v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Thomassin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.908" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291926v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Thomassin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(97)00402-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TT233Z0X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887285v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Norini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247813v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122146v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286599v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Ciobanu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Petre" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4876842" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816944v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marmier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130034v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Alain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baritaux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839569v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617806v2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593563v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318800v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321938v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322452v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318811v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740442v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118131v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgerie" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yengu&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morabito" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560398v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Souissi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72543-3_51" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460453v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-motelica-heino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6353-7524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170465772" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1930-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05604638v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Predoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Liliana Iconaru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Stelu&#355;a Ciobanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rokosz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Raaen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2026.104040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04991657v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghao Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting Deng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16020312" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05212926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongbao Zheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Wei" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongsheng Guan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2025.104388" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04798259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stelu&#539;a Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;tefan &#354;&#259;lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.11.168" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05162124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c01585" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04266188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Adrian Predoi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steluta Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mariana Chifiriuc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2023.10.273" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934944v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ghegoiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Trusca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12974/2311-8717.2024.12.01" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04326301v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Jia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Liu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Chen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexue Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103576" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04934987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Haouchine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedjai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Erdmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Nemer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12912/27197050/189627" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04866228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Steluta Ciobanu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Valentin Predoi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-024-00620-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesen Zhong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mathieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Dai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06054-y" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702126v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13020472" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04990595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cevin Tibihenda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqin Lin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1240707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03522302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Xiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Du" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152834" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03599741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Iconaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ciobanu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12030341" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03650992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Nagar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandni Talwar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Hermann Richnow" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallikarjun Shakarad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.848010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Achour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Souissi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Tlil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Souissi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14203337" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04702142v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Carmen Chifiriuc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16010229" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03202144v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11040464" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03248604v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu-Adrian Predoi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Luminita Badea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13101617" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03164861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasong Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujuan Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107525" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03513861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Fikri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.727468" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin C&#259;t&#259;lin Negril&#259;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11121505" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12081687" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098217v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qassim" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.3.0733" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936032v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Augis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Hien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02426951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Mihaela Prodan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03016084v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengfeng Zhang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne P Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.571244" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02436549v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buton" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10010057" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02744782v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings10060510" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02859967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Qasim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliaa A. Razzak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada M. Kamil" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morabito Domenico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21123/bsj.2020.17.1.0048" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058865v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongling Ren" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04643-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02518165v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Hui Li" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Fei Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.110513" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106413v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05055-8" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01930703v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Miard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02058905v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9030156" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2019.104438" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01706563v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baalousha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Stoll" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guigues" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Braibant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1416-5" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02380163v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Megier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120773" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02088572v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9040515" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02044292v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21857" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01719229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2018.02.024" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856087v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081350" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01575696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonia Lomaglio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab-Hambli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nandillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9521-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914763v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Beuran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Costescu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11112204" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01775017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Groza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Predoi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florica Barbuceanu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11050652" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01856871v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Glava&#353;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.07.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7S139X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01959980v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Coulibaly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v12i5.2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustriere" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lottier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.11.048" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234322v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1299-8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503022v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1269319" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399889v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Macri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365902v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bret" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Trupiano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.08.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365227v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Liana Popa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.08.019" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251108v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2015.11.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Constanda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Silvia Stan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3941501" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01414519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/1062878" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01251135v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1270-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261657v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Soubrand-Colin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5975-4" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01324793v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Galland" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lunel Gabbon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.091" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVXKQH48-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187467v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bart" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miard Florie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2015.07.008" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128445v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Juhaishi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01095106v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Intissar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8702-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01363294v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Popa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Bartha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01160556v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ciobanu C." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Popa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Predoi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/849216" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01088187v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Giovanela" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Warmont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.043" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01145556v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3768-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01165174v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Villanueva" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Abuyan" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4835-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071342v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3556-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01181743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5071-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01102363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/412690" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01167311v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hattab" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bouchardon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.05.012" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01016372v2" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lagauz&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Viollier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stora" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonzom" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-3381-2014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00925086v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2457-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052573v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costescu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/361061" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00990801v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonsine Ngo Ndimba" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Diaz-Chao" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Raynal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.04.065" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01052622v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica V. Ghita" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/176426" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00955263v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#231;on" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Winiarski" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Graz" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.008" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017548v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miruna Stan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dinischiotu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s11532-014-0554-y" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991112v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourrat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2938-0" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00869148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.09.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01019304v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-2959-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853458v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-013-0401-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B10BD20B6B21F746F72D60E2E3A601A121D22841/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843607v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralia Bleotu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/893970" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852439v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Hambli" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.07.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676094v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Balme" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Janot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lepoitevin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm27880h" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723243v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavkat Rakhmatullaev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1802-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00779421v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM27880H" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852201v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Predoi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284285" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00783032v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2013.01.005" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00683342v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jusipbek Kazbekov" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13533-011-0062-y" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616544v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naylor" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Davinson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. van Der Heijdt" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. van den Berg" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1194-6" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B7L23QV9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00619352v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Negim" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bes" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Amin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-011-0622-1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00606663v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Vystavna" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Vergeles" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-011-1151-4" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763549v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-576" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00702533v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2012.05.006" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00524538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marache" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masharif Bakiev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-010-0711-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00457824v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10x000x" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00508976v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giovanela" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Crespo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antunes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Adametti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Fernandes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2010.07.038" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399536v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eloifi" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bes" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaste" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320380903548508" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442903v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoljon Jumanov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-009-0107-4" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641774v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Egal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elbaz-Poulichet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Casiot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.05.006" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335379v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Baalousha" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck V.D Kammer" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baborowski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hofmeister" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es051498d" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V9CD6Z9H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01171653v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.07.010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PQ16PS5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335388v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hikmat S. Hilal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.11.095" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-503KGLKG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335401v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Naylor" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Davison" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2005.04.034" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXRDSW82-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335416v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurgul Balci" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Bullen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Witte-Lien" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Shanks" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2005.09.025" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05J4XWJL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335356v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2005.07.103" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRPG89SL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335352v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0006-9" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H694GM1C-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017269v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Fouillac" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocherie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Girard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerrot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Innocent" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2005065" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335347v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.20173" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E166E2080E106ADA4EC4CBEE029B1EC6B2A7F14C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110143v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tanaka" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ishii" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Akagi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hirai" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01335008v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Naylor" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vandenberg" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vanderheijdt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.02.008" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXQV781C-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335200v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030443" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1CBB4447236E4DE501CC7D05BE80142BDE3B948F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335330v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Fran&#231;ois Saint-Cyr" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payling" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.1584" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NRJBZSV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335343v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Zhang" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es030035+" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335238v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ois Xavier Donard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00611.x" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZTSGJV4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253390v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Krupp" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenner I.B." TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0584-8547(01)00204-x" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BPN806G-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253389v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b010154k" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E73D4E137256E17E4D07F94A1C8BD8F4D8038112/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335310v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rauch" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morrison G.M." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(01)00967-9" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N40V1KLG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335273v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aries" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grezes" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Polve" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-908x.2001.tb00613.x" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NZRX65N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253387v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es000001r" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1X34T1W1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253388v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a909100i" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253386v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0956-053x(00)00035-0" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KDMCRZ8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291446v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafdi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253383v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mermet" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808088g" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/35DCC48D2E66CF54ACA0527614368100AD08050B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181907v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hugues Thomassin" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.908" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291926v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Thomassin" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-9140(97)00402-5" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TT233Z0X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799288v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133544v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887285v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paul Norini" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01790814v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351046633" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02046248v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552807v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247813v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Masse" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01816906v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681988v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557230v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546703v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tanguay" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535723v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augis Fanny" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402568v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381707v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgerie" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morabito" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Miard" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481791v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122146v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01286599v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Ciobanu" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Petre" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4876842" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00816944v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marmier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130034v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanou Alain" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Baritaux" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285121v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00839569v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ozier-Lafontaine" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617806v2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593563v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garnier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lesueur" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ignatiadis" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762468v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viollier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopes" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Groleau" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318800v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gadalia" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00321938v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00322452v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00318811v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02331746v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722398v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483362v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Valet" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740442v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Auguin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118131v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bourgerie" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yengu&#233;" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Morabito" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01094293v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090657v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Limam" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengue" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145181v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656041v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/annonces.html?id_declaration=10000000773125&amp;amp;titre_livre=Jardins_de_demain" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03560398v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Souissi" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72543-3_51" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00460453v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>