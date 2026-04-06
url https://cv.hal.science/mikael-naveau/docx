--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -636,697 +636,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05186061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI-based microthrombi detection in stroke with polydopamine iron oxide</w:t>
+                <w:t xml:space="preserve">The multiscale topological organization of the functional brain network in adolescent PTSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Jacqmarcq</w:t>
+                <w:t xml:space="preserve">David Corredor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Picot</w:t>
+                <w:t xml:space="preserve">Shailendra Segobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Flon</w:t>
+                <w:t xml:space="preserve">Thomas Hinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebrun</w:t>
+                <w:t xml:space="preserve">Francis Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
+                <w:t xml:space="preserve">Jacques Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5070. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (6), pp.bhae246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-49480-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhae246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679658v1</w:t>
+                <w:t xml:space="preserve">hal-04616062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiscale topological organization of the functional brain network in adolescent PTSD</w:t>
+                <w:t xml:space="preserve">Physical Activity Attenuates Brain Irradiation-Associated Skeletal Muscle Damage in the Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Corredor</w:t>
+                <w:t xml:space="preserve">Julie Bécam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailendra Segobin</w:t>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hinault</w:t>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Eustache</w:t>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Dayan</w:t>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (6), pp.bhae246. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118 (4), pp.1081-1093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhae246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2023.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616062v1</w:t>
+                <w:t xml:space="preserve">hal-04294870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Activity Attenuates Brain Irradiation-Associated Skeletal Muscle Damage in the Rat</w:t>
+                <w:t xml:space="preserve">MRI-based microthrombi detection in stroke with polydopamine iron oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bécam</w:t>
+                <w:t xml:space="preserve">Charlene Jacqmarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+                <w:t xml:space="preserve">Audrey Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+                <w:t xml:space="preserve">Jules Flon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Brunaud</w:t>
+                <w:t xml:space="preserve">Florent Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 118 (4), pp.1081-1093. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2023.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-49480-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294870v1</w:t>
+                <w:t xml:space="preserve">hal-04679658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the immune response by MRI using biodegradable and ultrasensitive microprobes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional connectivity correlates of attentional networks in insomnia disorder: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Navarro-Oviedo</w:t>
+                <w:t xml:space="preserve">Joy Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swannie Pedron</w:t>
+                <w:t xml:space="preserve">Jessica Bruijel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ramautar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abm3596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872562v1</w:t>
+                <w:t xml:space="preserve">hal-03880813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity correlates of attentional networks in insomnia disorder: A pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joy Perrier</w:t>
+                <w:t xml:space="preserve">Tracking the immune response by MRI using biodegradable and ultrasensitive microprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Jacqmarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bruijel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+                <w:t xml:space="preserve">Manuel Navarro-Oviedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Ramautar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+                <w:t xml:space="preserve">Swannie Pedron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (28), pp.18483-18497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.13796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abm3596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880813v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAMTS‐4 in oligodendrocytes contributes to myelination with an impact on motor function</w:t>
               </w:r>
@@ -1478,90 +1478,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1728,90 +1728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2135,90 +2135,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche &amp;quot;Deformation-based morphometry&amp;quot; (DBM) est-elle pertinente pour identifier les changements macrostructuraux cérébraux radio-induits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2254,846 +2254,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835252v1</w:t>
+                <w:t xml:space="preserve">hal-04835395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+                <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elpidio Attoh-Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Nathou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Joliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">OHBM 2024 - the 2024 OHBM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835395v1</w:t>
+                <w:t xml:space="preserve">hal-04521091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Joliot</w:t>
+                <w:t xml:space="preserve">Development and validation of a new theranostic textile material by MRI for the treatment of chemoresistant cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Estour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OHBM 2024 - the 2024 OHBM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2024, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521091v1</w:t>
+                <w:t xml:space="preserve">hal-04683679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a new theranostic textile material by MRI for the treatment of chemoresistant cancers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
+                <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Valable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683679v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
+                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bougault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Elie</w:t>
+                <w:t xml:space="preserve">G. Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du GDR Mi2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102064v1</w:t>
+                <w:t xml:space="preserve">hal-04233371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie A. Pérès</w:t>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ropars</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du GDR Mi2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233371v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Guetlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00832-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Jacqmarcq" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Flon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebrun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49480-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Navarro-Oviedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3596" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bruijel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramautar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13796" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Guetlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00832-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Jacqmarcq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Flon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49480-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bruijel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramautar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Navarro-Oviedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>