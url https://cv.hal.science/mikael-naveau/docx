--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1038,423 +1038,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity correlates of attentional networks in insomnia disorder: A pilot study</w:t>
+                <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomodensitométrique et histologique de l’os et implications en paléopathologie des immatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Perrier</w:t>
+                <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Bruijel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Ramautar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+                <w:t xml:space="preserve">Antoine Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsr.13796⟩</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47-1, pp.33-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.11487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880813v1</w:t>
+                <w:t xml:space="preserve">hal-05613161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the immune response by MRI using biodegradable and ultrasensitive microprobes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Swannie Pedron</w:t>
+                <w:t xml:space="preserve">Functional connectivity correlates of attentional networks in insomnia disorder: A pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bruijel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Ramautar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abm3596⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsr.13796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872562v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tracking the immune response by MRI using biodegradable and ultrasensitive microprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Martinez de Lizarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Jacqmarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Navarro-Oviedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swannie Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (28), pp.18483-18497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abm3596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ADAMTS‐4 in oligodendrocytes contributes to myelination with an impact on motor function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Leonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Etard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65 (12), pp.1961-1975. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/glia.23207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1464,78 +1598,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of radiation-induced brain lesions in a rat model, using deformation-based morphometry (DBM), a method involving magnetic resonance imaging (MRI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1567,198 +1701,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Cognition and Cancer Task Force Conference (ICCTF 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle et correction des variables physiologiques en IRM fonctionnelle cérébrale chez l'homme et le rat anesthésié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Vanschamelhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Joliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès de la Société française de résonance magnétique en biologie et médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1780,235 +1914,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique nationale OncoNeuroTox</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can physiological signals estimation improve fMRI connectivity assessment in anesthetized rats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Vanschamelhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palma Pro-Sistiaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial characterization of physiological noise in rs-fMRI at high temporal resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kuldavletova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2017,101 +2151,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Vandevelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2121,78 +2255,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche &amp;quot;Deformation-based morphometry&amp;quot; (DBM) est-elle pertinente pour identifier les changements macrostructuraux cérébraux radio-induits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,100 +2358,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse IRM par Deformation Based Morphometry (DBM) pour la mise en évidence des altérations cérébrales radio-induites dans un modèle de rat adulte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2349,73 +2483,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle de l'axe 3 "Imagerie et adaptation thérapeutique" du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drowsiness increases slow oscillations in rs-fMRI signal before sleep onset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Igor Gaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2474,225 +2608,225 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2024 - the 2024 OHBM Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organization for Human Brain Mapping, Jun 2024, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a new theranostic textile material by MRI for the treatment of chemoresistant cancers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Estour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramakrishna Gandikota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation par Deformation based Morphometry (DBM) des altérations cérébrales radio-induites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Valable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,100 +2858,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Scientifique de la Structure Fédérative Normandie Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Azzahra Dwiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,198 +2983,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du GDR Mi2B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confrontation de l’examen macroscopique à l’étude radiographique, microtomographique et histologique pour la caractérisation paléopathologique de l’os immature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bédécarrats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe des Paléopathologistes de Langue Française 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des Paléopathologistes de Langue Française, May 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical model of radiation induced-neurotoxicity: longitudinal and multiparametric evaluation of tissue injury and cognitive deficits in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3062,88 +3196,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès de la Société Française de Biologie des Radiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Agay-Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3153,157 +3287,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey matter volume and CSF biomarkers predict neuropsychological subtypes of MCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lefort-Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie M. Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3450,51 +3584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Guetlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00832-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Jacqmarcq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Flon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49480-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880813v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bruijel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramautar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13796" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872562v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Navarro-Oviedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3596" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878764v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009292v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Rida" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Guetlin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Naveau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lebrun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40658-025-00832-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05461403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kuldavletova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Mauboussin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vandevelde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-31018-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401857v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bougacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Saul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcae459" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Igor Gaez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Attoh-Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Nathou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113088" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corredor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Segobin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hinault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dayan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae246" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04294870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;cam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Ropars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Azzahra Dwiri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brunaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2023.10.007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679658v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Jacqmarcq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Flon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebrun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Martinez de Lizarrondo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-49480-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613161v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cazin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11487" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880813v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bruijel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ramautar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.13796" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872562v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Navarro-Oviedo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swannie Pedron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abm3596" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pruvost" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu L&#233;pine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leonetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Etard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23207" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065412v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Vanschamelhout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chatre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878758v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Saulnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palma Pro-Sistiaga" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878764v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Vandevelde" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05046508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835395v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04683679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gouhier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gouriou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Estour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishna Gandikota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04233371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ropars" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04192035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009292v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lefort-Besnard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>