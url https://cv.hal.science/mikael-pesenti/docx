--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -543,295 +543,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouto (2021) [notice archéologique]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le Delta et les marges septentrionales, Égypte, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5584⟩</w:t>
+              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699603v1</w:t>
+                <w:t xml:space="preserve">hal-03696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+                <w:t xml:space="preserve">Bouto (2021) [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mennat-Allah El dorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armance Dupont-Delaleuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
+              <w:t xml:space="preserve">, 2022, Le Delta et les marges septentrionales, Égypte, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696261v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03699603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
               </w:r>
@@ -1079,307 +1079,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre VI : Études de mobilier, la céramique des périodes hellénistique et antérieures</w:t>
+                <w:t xml:space="preserve">À la recherche de la Bouto tardive. Essai de modélisation du site de la Basse Époque au début de l’islam : les prospections et cartographies statistiques des kôms A et C de Tell el-Fara‘in – Bouto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
+                <w:t xml:space="preserve">Grégory Marouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ballet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, Pierre-Louis Gatier (dir.), Hors-Série "Tyr-ville. Travaux archéologiques (2008-2013)"</w:t>
+              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.225-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053516v1</w:t>
+                <w:t xml:space="preserve">halshs-03957836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la recherche de la Bouto tardive. Essai de modélisation du site de la Basse Époque au début de l’islam : les prospections et cartographies statistiques des kôms A et C de Tell el-Fara‘in – Bouto</w:t>
+                <w:t xml:space="preserve">Chapitre VI : Études de mobilier, la céramique des périodes hellénistique et antérieures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Marouard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Mazou</w:t>
+                <w:t xml:space="preserve">Sandrine Élaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen des Deutschen Archäologischen Instituts, Abteilung Kairo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.225-271</w:t>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Pierre-Louis Gatier (dir.), Hors-Série "Tyr-ville. Travaux archéologiques (2008-2013)"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03957836v1</w:t>
+                <w:t xml:space="preserve">hal-02053516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la Bouto tardive. Essai de modélisation du site de la Basse Époque au début de l’islam. Les prospections et cartographies statistiques des kôms A et C de Tell elFara‘in – Bouto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1434,77 +1434,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche de la Bouto tardive. Essai de modélisation du site de la Basse Époque au début de l’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Marouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Simony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1671,51 +1671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouto/Tell el-Fara‘in. Production et consommation de la céramique en contexte urbain de l’époque ptolémaïque aux débuts de l’islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lecuyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, pp.53-79</w:t>
@@ -2134,51 +2134,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Chapitre VI : Études de mobilier, La Céramique des périodes assyro-babylonienne, perse et hellénistique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Élaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2299,51 +2299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CA917D01"/>
+    <w:nsid w:val="CF2E7D85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2530,51 +2530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-pesenti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11swz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marouard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JR6G90LJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona-Mendieta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-pesenti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679308v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Le Bomin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11swz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ballet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mennat-Allah El&#160;dorry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Dupont-Delaleuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5584" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marouard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02053516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03128563v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Marouard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lecuyot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757927v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JR6G90LJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona-Mendieta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>