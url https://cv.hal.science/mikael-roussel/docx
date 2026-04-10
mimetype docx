--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1704,563 +1704,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional specialization of short-lived and long-lived macrophage subsets in human tonsils</w:t>
+                <w:t xml:space="preserve">Blood, cellular, and tissular calcineurin inhibitors pharmacokinetic-pharmacodynamic relationship in heart transplant recipients: the INTRACAR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Alaoui</w:t>
+                <w:t xml:space="preserve">Gwendal Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Villar</w:t>
+                <w:t xml:space="preserve">Celine Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Leclère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Relouzat</w:t>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20230002⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Publish Ahead of Print (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090249v1</w:t>
+                <w:t xml:space="preserve">hal-03776020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood, cellular, and tissular calcineurin inhibitors pharmacokinetic-pharmacodynamic relationship in heart transplant recipients: the INTRACAR study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The negative influence of baseline cell-free DNA on long-term survival in DLBCL depends on frontline treatment intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Chabanne</w:t>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tron</w:t>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lelong</w:t>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
+                <w:t xml:space="preserve">Laetitia Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Publish Ahead of Print (2), </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (12), pp.2280-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776020v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The negative influence of baseline cell-free DNA on long-term survival in DLBCL depends on frontline treatment intensity</w:t>
+                <w:t xml:space="preserve">Enteral citrulline supplementation versus placebo on SOFA score on day 7 in mechanically ventilated critically ill patients: the IMMUNOCITRE randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rossille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">Clara Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pangault</w:t>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Louarn</w:t>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-2964⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04651-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125745v1</w:t>
+                <w:t xml:space="preserve">hal-04237107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enteral citrulline supplementation versus placebo on SOFA score on day 7 in mechanically ventilated critically ill patients: the IMMUNOCITRE randomized clinical trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional specialization of short-lived and long-lived macrophage subsets in human tonsils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Locher</w:t>
+                <w:t xml:space="preserve">Lamine Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Maamar</w:t>
+                <w:t xml:space="preserve">Javiera Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Reignier</w:t>
+                <w:t xml:space="preserve">Renaud Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Asfar</w:t>
+                <w:t xml:space="preserve">Francis Relouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (1), pp.381. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (7), pp.e20230002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04651-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20230002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237107v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demultiplexing Ig repertoires by parallel mRNA/DNA sequencing shows major differential alterations in severe COVID-19</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco de Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.106260. </w:t>
@@ -2782,90 +2782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug transporters are implicated in the diffusion of tacrolimus into the T lymphocyte in kidney and liver transplant recipients: Genetic, mRNA, protein expression, and functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,429 +3044,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the KIR phenotype with STAT3 and TET2 mutations to identify chronic lymphoproliferative disorders of NK cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+                <w:t xml:space="preserve">Mass Cytometry Identifies Expansion of T-bet(+) B Cells and CD206(+) Monocytes in Early Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Drillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
+                <w:t xml:space="preserve">Rachel Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (23), pp.3237-3250. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.653577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2020006721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.653577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134940v1</w:t>
+                <w:t xml:space="preserve">hal-03260876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Cytometry Identifies Expansion of T-bet(+) B Cells and CD206(+) Monocytes in Early Multiple Sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonclassical Monocytes Are Prone to Migrate Into Tumor in Diffuse Large B-Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Jean</w:t>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Irish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.653577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.653577⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.755623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260876v1</w:t>
+                <w:t xml:space="preserve">hal-03531047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical Monocytes Are Prone to Migrate Into Tumor in Diffuse Large B-Cell Lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking the KIR phenotype with STAT3 and TET2 mutations to identify chronic lymphoproliferative disorders of NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Drillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Pangault</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.755623. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (23), pp.3237-3250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020006721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531047v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MulticentricMFI30study: Standardization of flow cytometry analysis ofCD30expression innon‐Hodgkinlymphoma</w:t>
               </w:r>
@@ -3599,51 +3599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRUG TRANSPORTERS EXPRESSION IS ASSOCIATED WITH TACROLIMUS INTRACELLULAR CONCENTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,51 +4260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Myeloid Regulatory Cells: Promising Biomarkers in B-Cell Lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4779,64 +4779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Circulating Tumor DNA in Newly Diagnosed DLBCL Patients Randomly Treated By R-CHOP or R-High Dose Chemotherapy Plus Autologous Stem Cell Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass cytometry defines distinct immune profile in germinal center B-cell lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline E Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacrolimus diffusion across the peripheral mononuclear blood cell membrane impact of drug transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petitcollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ferrand-Sorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (1), pp.113-121. </w:t>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Bartkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M Irish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1989, pp.217-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5713,51 +5713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6772,77 +6772,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan-HDAC Inhibitors May Restore PRDM1 Expression in Follicular Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7155,177 +7155,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of clonal heterogeneity and targetable mutations in myeloid sarcoma by high-throughput sequencing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble programmed death-ligand 1 as a prognostic biomarker for overall survival in patients with diffuse large B-cell lymphoma: a replication study and combined analysis of 508 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Houot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tony Marchand</w:t>
+                <w:t xml:space="preserve">D. Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Maurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2016.1225208⟩</w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.988-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/leu.2016.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475955v1</w:t>
+                <w:t xml:space="preserve">hal-01517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early expansion of circulating granulocytic myeloid-derived suppressor cells predicts development of nosocomial infections in septic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7334,250 +7334,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 196 (3), pp.315-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1164/rccm.201606-1143OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble programmed death-ligand 1 as a prognostic biomarker for overall survival in patients with diffuse large B-cell lymphoma: a replication study and combined analysis of 508 patients</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. J. Maurer</w:t>
+                <w:t xml:space="preserve">Detection of clonal heterogeneity and targetable mutations in myeloid sarcoma by high-throughput sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Labouré</w:t>
+                <w:t xml:space="preserve">Roch Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (4), pp.988-991. </w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.1008-1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/leu.2016.385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2016.1225208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517052v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass cytometry deep phenotyping of human mononuclear phagocytes and myeloid-derived suppressor cells from human blood and bone marrow</w:t>
               </w:r>
@@ -7602,51 +7602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brent Ferrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison R. Greenplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Irish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8748,64 +8748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8882,64 +8882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ghesquieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10887,90 +10887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follicular lymphoma cell niche: identification of a preeminent IL-4-dependent T(FH)-B cell axis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amé-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11621,51 +11621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Alshatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2025.101077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05535022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canelo-Vilaseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cristinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02754-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103684" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Padonou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pastoret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Feith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desmares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goustille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas-Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pastoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet-Autrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/hematology.2024000539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bories" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stefic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Alaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Coste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chabanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Verdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Louarn" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-2964" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04651-y" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fouchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boulland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01922-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Priol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2022.100473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134940v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Drillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006721" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260876v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.653577" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531047v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lhomme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Irish" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mingam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pangault" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755623" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Debliquis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baseggio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache&#8208;ottou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21940" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Granier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Pinceaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00920-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefevre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Skreko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003820" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Irish" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.623993" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Genebrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-145035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne N&#233;delec-Gac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pontis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Roe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Bartkowiak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02464-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magierowicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freynet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Badaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqy147" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitcollin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ferrand-Sorre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9454-0_14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-1153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315074v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.06.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Bizymi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Bjelica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Olsnes Kittang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Mojsilovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velegraki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000168" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Glier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Brdi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Vlkov&#225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Helena Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.11.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02118596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen S. Baekkevold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Cassatella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02302-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01721730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1854LE" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vazquez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tarfi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21600" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Allain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-113269" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.03.058" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harrivel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumezy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0146-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475955v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1225208" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480854v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201606-1143OC" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517052v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azzaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feldman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Maurer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labour&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2016.385" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brent Ferrell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R. Greenplate" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5MA1116-457R" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-017-2036-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Am&#233;-Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01434" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly Sunnaram" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3597-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616400v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brignoli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12697" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqw035" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305487v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Urb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Chandra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bricard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150794" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358590v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiab" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. Johnson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Savona" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sosman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-15-0213" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01394657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-08-662783" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghesquieres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescoat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Sunnaram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.253" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50LSK23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot-Delettre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roggy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E Frankel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarthee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seilles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139861v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.111740" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latournerie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2014.12.018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060858v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Priol" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly-Sunarram" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22497" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poullot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zambello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bareau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de March" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu369" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hasanali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.359" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvadet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-2-50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560998v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert C Faure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amsellem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnoulet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.10.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTPG6KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bareau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donadieu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.018481" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00570274v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.223" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(99)00180-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN28J1J9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couloume" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814678735_0002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Alshatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2025.101077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05535022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canelo-Vilaseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cristinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02754-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103684" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Padonou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pastoret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Feith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desmares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goustille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas-Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pastoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet-Autrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/hematology.2024000539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bories" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stefic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chabanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Verdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Louarn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-2964" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237107v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04651-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Alaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fouchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boulland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01922-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Priol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2022.100473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.653577" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Irish" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mingam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pangault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755623" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Drillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006721" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Debliquis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baseggio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache&#8208;ottou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21940" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Granier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Pinceaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00920-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefevre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Skreko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003820" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Irish" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.623993" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Genebrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-145035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne N&#233;delec-Gac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pontis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Roe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Bartkowiak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02464-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magierowicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freynet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Badaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqy147" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitcollin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ferrand-Sorre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9454-0_14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-1153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315074v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.06.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Bizymi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Bjelica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Olsnes Kittang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Mojsilovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velegraki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000168" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Glier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Brdi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Vlkov&#225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Helena Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.11.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02118596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen S. Baekkevold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Cassatella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02302-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01721730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1854LE" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vazquez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tarfi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21600" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Allain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-113269" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.03.058" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harrivel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumezy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0146-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azzaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feldman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Maurer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labour&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2016.385" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201606-1143OC" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1225208" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brent Ferrell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R. Greenplate" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5MA1116-457R" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-017-2036-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Am&#233;-Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01434" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly Sunnaram" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3597-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616400v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brignoli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12697" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqw035" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305487v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Urb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Chandra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bricard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150794" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358590v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiab" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. Johnson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Savona" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sosman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-15-0213" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01394657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-08-662783" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghesquieres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescoat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Sunnaram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.253" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50LSK23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot-Delettre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roggy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E Frankel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarthee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seilles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139861v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.111740" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latournerie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2014.12.018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060858v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Priol" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly-Sunarram" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22497" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poullot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zambello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bareau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de March" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu369" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hasanali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.359" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvadet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-2-50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560998v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert C Faure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amsellem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnoulet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.10.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTPG6KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bareau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donadieu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.018481" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00570274v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.223" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(99)00180-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN28J1J9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couloume" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814678735_0002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>