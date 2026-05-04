--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1302,295 +1302,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04984725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil phenotype, effector functions, and microbicidal activity in patients with SARS-CoV-2-associated ARDS</w:t>
+                <w:t xml:space="preserve">Brexucabtagene autoleucel in relapsed or refractory mantle cell lymphoma, intention-to-treat use in the DESCAR-T registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Quelven</w:t>
+                <w:t xml:space="preserve">Charles Herbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Grégoire</w:t>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Coirier</w:t>
+                <w:t xml:space="preserve">Pierre Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (1), pp.qiae195. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Haematologica, 109, pp.3745-3750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721254v1</w:t>
+                <w:t xml:space="preserve">hal-04689105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexucabtagene autoleucel in relapsed or refractory mantle cell lymphoma, intention-to-treat use in the DESCAR-T registry</w:t>
+                <w:t xml:space="preserve">Neutrophil phenotype, effector functions, and microbicidal activity in patients with SARS-CoV-2-associated ARDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Herbaux</w:t>
+                <w:t xml:space="preserve">Quentin Quelven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bachy</w:t>
+                <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bories</w:t>
+                <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Haematologica, 109, pp.3745-3750. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.qiae195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689105v1</w:t>
+                <w:t xml:space="preserve">hal-04721254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical interference with most current commercial HIV molecular assays in patients treated by idecabtagene vicleucel, a recently approved lentivirus-based chimeric antigen receptor T-cell therapy</w:t>
               </w:r>
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood, cellular, and tissular calcineurin inhibitors pharmacokinetic-pharmacodynamic relationship in heart transplant recipients: the INTRACAR study</w:t>
+                <w:t xml:space="preserve">Functional specialization of short-lived and long-lived macrophage subsets in human tonsils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Coste</w:t>
+                <w:t xml:space="preserve">Lamine Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Chabanne</w:t>
+                <w:t xml:space="preserve">Javiera Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tron</w:t>
+                <w:t xml:space="preserve">Renaud Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Lelong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
+                <w:t xml:space="preserve">Francis Relouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 220 (7), pp.e20230002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20230002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776020v1</w:t>
+                <w:t xml:space="preserve">hal-04090249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The negative influence of baseline cell-free DNA on long-term survival in DLBCL depends on frontline treatment intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demultiplexing Ig repertoires by parallel mRNA/DNA sequencing shows major differential alterations in severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+                <w:t xml:space="preserve">Marine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paco de Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (12), pp.2280-90. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-2964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125745v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteral citrulline supplementation versus placebo on SOFA score on day 7 in mechanically ventilated critically ill patients: the IMMUNOCITRE randomized clinical trial</w:t>
               </w:r>
@@ -2106,295 +2106,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional specialization of short-lived and long-lived macrophage subsets in human tonsils</w:t>
+                <w:t xml:space="preserve">Blood, cellular, and tissular calcineurin inhibitors pharmacokinetic-pharmacodynamic relationship in heart transplant recipients: the INTRACAR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Alaoui</w:t>
+                <w:t xml:space="preserve">Gwendal Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javiera Villar</w:t>
+                <w:t xml:space="preserve">Celine Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Leclère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Relouzat</w:t>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20230002⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Publish Ahead of Print (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090249v1</w:t>
+                <w:t xml:space="preserve">hal-03776020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demultiplexing Ig repertoires by parallel mRNA/DNA sequencing shows major differential alterations in severe COVID-19</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The negative influence of baseline cell-free DNA on long-term survival in DLBCL depends on frontline treatment intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dupont</w:t>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco de Rouault</w:t>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rossille</w:t>
+                <w:t xml:space="preserve">Laetitia Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), pp.106260. </w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (12), pp.2280-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04041493v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying transformation of large granular lymphocytic leukemia to high-grade T-cell lymphoma</w:t>
               </w:r>
@@ -2540,64 +2540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Frerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2661,77 +2661,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of citrulline enteral administration on sepsis-induced T cell mitochondrial dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,90 +2782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug transporters are implicated in the diffusion of tacrolimus into the T lymphocyte in kidney and liver transplant recipients: Genetic, mRNA, protein expression, and functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,429 +3044,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Cytometry Identifies Expansion of T-bet(+) B Cells and CD206(+) Monocytes in Early Multiple Sclerosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonclassical Monocytes Are Prone to Migrate Into Tumor in Diffuse Large B-Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Jean</w:t>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Irish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.653577. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.653577⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.755623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260876v1</w:t>
+                <w:t xml:space="preserve">hal-03531047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical Monocytes Are Prone to Migrate Into Tumor in Diffuse Large B-Cell Lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking the KIR phenotype with STAT3 and TET2 mutations to identify chronic lymphoproliferative disorders of NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Drillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Celine Pangault</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.755623. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (23), pp.3237-3250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020006721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531047v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the KIR phenotype with STAT3 and TET2 mutations to identify chronic lymphoproliferative disorders of NK cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+                <w:t xml:space="preserve">Mass Cytometry Identifies Expansion of T-bet(+) B Cells and CD206(+) Monocytes in Early Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Drillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
+                <w:t xml:space="preserve">Rachel Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 137 (23), pp.3237-3250. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.653577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood.2020006721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.653577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134940v1</w:t>
+                <w:t xml:space="preserve">hal-03260876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MulticentricMFI30study: Standardization of flow cytometry analysis ofCD30expression innon‐Hodgkinlymphoma</w:t>
               </w:r>
@@ -3599,51 +3599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRUG TRANSPORTERS EXPRESSION IS ASSOCIATED WITH TACROLIMUS INTRACELLULAR CONCENTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Pinceaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 41 (3), pp.515-525. </w:t>
@@ -4107,575 +4107,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Platelet and Erythrocyte Salvage: Evaluation of a New Filtration-based Autotransfusion Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulating Myeloid Regulatory Cells: Promising Biomarkers in B-Cell Lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Decouture</w:t>
+                <w:t xml:space="preserve">Jonathan M. Irish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003820⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.623993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329997v1</w:t>
+                <w:t xml:space="preserve">hal-03169546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Myeloid Regulatory Cells: Promising Biomarkers in B-Cell Lymphomas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multicentric MFI30 study: Standardization of flow cytometry analysis of CD30 expression in non‐Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Debliquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Baseggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Garnache‐ottou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.623993⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (4), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169546v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric MFI30 study: Standardization of flow cytometry analysis of CD30 expression in non‐Hodgkin lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Garnache‐ottou</w:t>
+                <w:t xml:space="preserve">Combined Platelet and Erythrocyte Salvage: Evaluation of a New Filtration-based Autotransfusion Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Skreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21940⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135 (2), pp.246-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566005v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Dimensional Phenotyping of Human Myeloid-Derived Suppressor Cells/Tumor-Associated Macrophages in Tissue by Mass Cytometry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Assessment of Circulating Tumor DNA in Newly Diagnosed DLBCL Patients Randomly Treated By R-CHOP or R-High Dose Chemotherapy Plus Autologous Stem Cell Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Manson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mourcin</w:t>
+                <w:t xml:space="preserve">Steven Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1060-2_6⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (suppl 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2021-145035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099418v1</w:t>
+                <w:t xml:space="preserve">hal-03770252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation induces early immune alterations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Frerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4697,267 +4697,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (1), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-020-03444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Circulating Tumor DNA in Newly Diagnosed DLBCL Patients Randomly Treated By R-CHOP or R-High Dose Chemotherapy Plus Autologous Stem Cell Support</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+                <w:t xml:space="preserve">High-Dimensional Phenotyping of Human Myeloid-Derived Suppressor Cells/Tumor-Associated Macrophages in Tissue by Mass Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Manson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Genebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Gouill</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamy</w:t>
+                <w:t xml:space="preserve">Frédéric Mourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 138 (suppl 1), </w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2236, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2021-145035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1060-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770252v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platelet Functions During Extracorporeal Membrane Oxygenation. Platelet-Leukocyte Aggregates Analyzed by Flow Cytometry as a Promising Tool to Monitor Platelet Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5060,51 +5060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass cytometry defines distinct immune profile in germinal center B-cell lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline E Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,325 +5175,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
+                <w:t xml:space="preserve">Reference Values for WBC Differential by Hematoflow Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Garnache-Ottou</w:t>
+                <w:t xml:space="preserve">Marion Magierowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
+                <w:t xml:space="preserve">Nicolas Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeha Biichlé</w:t>
+                <w:t xml:space="preserve">Nicolas Freynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Renosi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eve Poret</w:t>
+                <w:t xml:space="preserve">Bouchra Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
+              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (3), pp.324-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcp/aqy147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442440v1</w:t>
+                <w:t xml:space="preserve">hal-01976722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Values for WBC Differential by Hematoflow Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Garnache-Ottou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Magierowicz</w:t>
+                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lechevalier</w:t>
+                <w:t xml:space="preserve">Sabeha Biichlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Freynet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+                <w:t xml:space="preserve">Florian Renosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Badaoui</w:t>
+                <w:t xml:space="preserve">Eve Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (3), pp.324-327. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (24), pp.4238-4251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcp/aqy147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976722v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacrolimus diffusion across the peripheral mononuclear blood cell membrane impact of drug transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5501,51 +5501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Petitcollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ferrand-Sorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (1), pp.113-121. </w:t>
@@ -5609,51 +5609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todd Bartkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M Irish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1989, pp.217-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5713,51 +5713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,295 +5815,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage myeloid-derived suppressor cell count: Basophil exclusion matters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myeloid-Derived Suppressor Cells in Hematologic Diseases: Promising Biomarkers and Treatment Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Azzaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Nikoleta Bizymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fest</w:t>
+                <w:t xml:space="preserve">Sunčica Bjelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Tarte</w:t>
+                <w:t xml:space="preserve">Astrid Olsnes Kittang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavko Mojsilovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Velegraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.06.027⟩</w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.e168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315074v1</w:t>
+                <w:t xml:space="preserve">hal-02397398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myeloid-Derived Suppressor Cells in Hematologic Diseases: Promising Biomarkers and Treatment Targets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sunčica Bjelica</w:t>
+                <w:t xml:space="preserve">Early-stage myeloid-derived suppressor cell count: Basophil exclusion matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Olsnes Kittang</w:t>
+                <w:t xml:space="preserve">Imane Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slavko Mojsilovic</w:t>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Velegraki</w:t>
+                <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (1), pp.e168. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (4), pp.1125-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397398v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make usage of the standardized EuroFlow 8-color protocols possible for instruments of different manufacturers</w:t>
               </w:r>
@@ -6383,51 +6383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tadié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,64 +6517,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6759,90 +6759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan-HDAC Inhibitors May Restore PRDM1 Expression in Follicular Lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7155,645 +7155,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble programmed death-ligand 1 as a prognostic biomarker for overall survival in patients with diffuse large B-cell lymphoma: a replication study and combined analysis of 508 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Labouré</w:t>
+                <w:t xml:space="preserve">Early expansion of circulating granulocytic myeloid-derived suppressor cells predicts development of nosocomial infections in septic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/leu.2016.385⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196 (3), pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201606-1143OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517052v1</w:t>
+                <w:t xml:space="preserve">hal-01480854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early expansion of circulating granulocytic myeloid-derived suppressor cells predicts development of nosocomial infections in septic patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joelle Dulong</w:t>
+                <w:t xml:space="preserve">Detection of clonal heterogeneity and targetable mutations in myeloid sarcoma by high-throughput sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201606-1143OC⟩</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.1008-1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2016.1225208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480854v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of clonal heterogeneity and targetable mutations in myeloid sarcoma by high-throughput sequencing.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Marchand</w:t>
+                <w:t xml:space="preserve">Mass cytometry deep phenotyping of human mononuclear phagocytes and myeloid-derived suppressor cells from human blood and bone marrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brent Ferrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison R. Greenplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10428194.2016.1225208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (2), pp.437-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.5MA1116-457R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475955v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass cytometry deep phenotyping of human mononuclear phagocytes and myeloid-derived suppressor cells from human blood and bone marrow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">Soluble programmed death-ligand 1 as a prognostic biomarker for overall survival in patients with diffuse large B-cell lymphoma: a replication study and combined analysis of 508 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brent Ferrell</w:t>
+                <w:t xml:space="preserve">M. J. Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison R. Greenplate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">G. Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102 (2), pp.437-447. </w:t>
+              <w:t xml:space="preserve">Leukemia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.988-991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1189/jlb.5MA1116-457R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/leu.2016.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579828v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory myeloid cells: an underexplored continent in B-cell lymphomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Irish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (8), pp.1103-1111. </w:t>
@@ -7857,51 +7857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amé-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8095,51 +8095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of whole-blood conservation reagents for Hematoflow-based WBC differential count: Unsatisfactory results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Brignoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8206,606 +8206,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Immature Granulocytes Quantification With the Version 2.0 UniCel DxH 800 in the HematoFlow Strategy</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CARFILZOMIB WEEKLY PLUS MELPHALAN AND PREDNISONE IN NEWLY DIAGNOSED ELDERLY MULTIPLE MYELOMA (IFM 2012-03) / 21st Congress of the European-Hematology-Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tiab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.1--1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313740v1</w:t>
+                <w:t xml:space="preserve">hal-01358590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD1d-restricted peripheral T cell lymphoma in mice and humans</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Bricard</w:t>
+                <w:t xml:space="preserve">Myelodysplastic Syndrome Revealed by Systems Immunology in a Melanoma Patient Undergoing Anti-PD-1 Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison R. Greenplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas B. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael R. Savona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey A. Sosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20150794⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), pp.474--480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-15-0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305487v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARFILZOMIB WEEKLY PLUS MELPHALAN AND PREDNISONE IN NEWLY DIAGNOSED ELDERLY MULTIPLE MYELOMA (IFM 2012-03) / 21st Congress of the European-Hematology-Association</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of Immature Granulocytes Quantification With the Version 2.0 UniCel DxH 800 in the HematoFlow Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Ly Sunnaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (4), pp.552--559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcp/aqw035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358590v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelodysplastic Syndrome Revealed by Systems Immunology in a Melanoma Patient Undergoing Anti-PD-1 Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison R. Greenplate</w:t>
+                <w:t xml:space="preserve">CD1d-restricted peripheral T cell lymphoma in mice and humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Urb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas B. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">Shilpi Chandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Savona</w:t>
+                <w:t xml:space="preserve">Rémy Robinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey A. Sosman</w:t>
+                <w:t xml:space="preserve">Gabriel Bricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (6), pp.474--480. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (5), pp.841-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-15-0213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20150794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515573v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-cell defect in Diffuse Large B-cell Lymphomas involves expansion of myeloid derived suppressor cells expressing IL-10, PD-L1 and S100A12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8882,64 +8882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ghesquieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9204,85 +9204,94 @@
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Seilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 100 (2), pp.223-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 100 (2), pp.223-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2014.111740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01146053v1</w:t>
+                <w:t xml:space="preserve">inserm-01139861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro sensitivity of blastic plasmacytoid dendritic cell neoplasm to SL-401, an interleukin-3 receptor targeted biologic agent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Angelot-Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9329,78 +9338,69 @@
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Seilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 100 (2), pp.223-30. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 100 (2), pp.223-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2014.111740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01139861v1</w:t>
+                <w:t xml:space="preserve">inserm-01146053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacokinetics and pharmacodynamics of tacrolimus in liver transplant recipients: inside the white blood cells</w:t>
               </w:r>
@@ -9520,51 +9520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Description of 109 Cases of Blastic Plasmacytoid Dendritic Cell Neoplasm (BPDCN) from the French Network of BPDCN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Angelot Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,51 +9684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Ly-Sunarram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10073,51 +10073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10181,51 +10181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic alcohol exposure, infection, extended circulating white blood cells differentiated by flow cytometry and neutrophil CD64 expression: a prospective, descriptive study of critically ill medical patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10455,522 +10455,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
+                <w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">Dominique Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaelle Rio</w:t>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Tayrac</w:t>
+                <w:t xml:space="preserve">Véronique Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (4), pp.430-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.033⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00435146v1</w:t>
+                <w:t xml:space="preserve">hal-02358614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a French cohort of patients with large granular lymphocyte leukemia: a report on 229 cases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vaur</w:t>
+                <w:t xml:space="preserve">Benoît Bareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Salaün</w:t>
+                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Briand</w:t>
+                <w:t xml:space="preserve">Jean Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Morcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (9), pp.1534-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2009.018481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02358614v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a French cohort of patients with large granular lymphocyte leukemia: a report on 229 cases.</w:t>
+                <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bareau</w:t>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rey</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
+                <w:t xml:space="preserve">Anne-Gaelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Donadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeff Morcet</w:t>
+                <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (4), pp.430-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2009.018481⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744223v1</w:t>
+                <w:t xml:space="preserve">inserm-00435146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follicular lymphoma cell niche: identification of a preeminent IL-4-dependent T(FH)-B cell axis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amé-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11361,64 +11361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting Complex Cellular Systems with High Dimensional Single Cell Mass Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison R. Greenplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Irish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Approaches for the Investigation of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.15-26, 2016, 978-981-4678-72-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11621,51 +11621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Alshatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2025.101077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05535022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canelo-Vilaseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cristinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02754-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103684" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Padonou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pastoret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Feith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desmares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goustille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas-Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pastoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet-Autrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/hematology.2024000539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bories" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stefic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chabanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Verdier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125745v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Louarn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-2964" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237107v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04651-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Alaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fouchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boulland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01922-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Priol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2022.100473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260876v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.653577" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531047v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lhomme" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Irish" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mingam" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pangault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755623" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Drillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006721" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Debliquis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baseggio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache&#8208;ottou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21940" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Granier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Pinceaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00920-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329997v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefevre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Skreko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003820" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169546v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Irish" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.623993" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566005v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099418v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Genebrier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-145035" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne N&#233;delec-Gac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pontis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Roe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Bartkowiak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02464-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976722v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magierowicz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechevalier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freynet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Badaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqy147" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitcollin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ferrand-Sorre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9454-0_14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-1153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315074v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.06.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397398v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Bizymi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Bjelica" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Olsnes Kittang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Mojsilovic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velegraki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000168" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Glier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Brdi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Vlkov&#225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Helena Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.11.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02118596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen S. Baekkevold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Cassatella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02302-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01721730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1854LE" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vazquez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tarfi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21600" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Allain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-113269" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.03.058" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harrivel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumezy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0146-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517052v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azzaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feldman" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Maurer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labour&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2016.385" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201606-1143OC" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475955v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1225208" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579828v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brent Ferrell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R. Greenplate" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5MA1116-457R" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-017-2036-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Am&#233;-Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01434" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly Sunnaram" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3597-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616400v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brignoli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12697" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqw035" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305487v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Urb" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Chandra" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bricard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150794" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358590v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolb" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiab" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515573v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. Johnson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Savona" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sosman" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-15-0213" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01394657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-08-662783" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghesquieres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescoat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Sunnaram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.253" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50LSK23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146053v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot-Delettre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roggy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E Frankel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarthee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seilles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139861v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.111740" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latournerie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2014.12.018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060858v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Priol" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly-Sunarram" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22497" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poullot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zambello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bareau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de March" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu369" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hasanali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.359" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvadet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-2-50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560998v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert C Faure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amsellem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnoulet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.10.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTPG6KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bareau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donadieu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.018481" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00570274v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.223" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(99)00180-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN28J1J9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couloume" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814678735_0002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Alshatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2025.101077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05535022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canelo-Vilaseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cristinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02754-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103684" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Padonou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pastoret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Feith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desmares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goustille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas-Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pastoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet-Autrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/hematology.2024000539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bories" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stefic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Alaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237107v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04651-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chabanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Verdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Louarn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-2964" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fouchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boulland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01922-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Priol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2022.100473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Irish" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mingam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pangault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755623" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Drillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006721" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.653577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Debliquis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baseggio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache&#8208;ottou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21940" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Granier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Pinceaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00920-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Irish" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.623993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefevre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Skreko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003820" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-145035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Genebrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne N&#233;delec-Gac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pontis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Roe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Bartkowiak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02464-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magierowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechevalier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freynet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Badaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqy147" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitcollin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ferrand-Sorre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9454-0_14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-1153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Bizymi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Bjelica" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Olsnes Kittang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Mojsilovic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velegraki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000168" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315074v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.06.027" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Glier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Brdi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Vlkov&#225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Helena Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.11.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02118596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen S. Baekkevold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Cassatella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02302-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01721730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1854LE" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vazquez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tarfi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21600" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Allain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-113269" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.03.058" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harrivel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumezy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0146-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201606-1143OC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1225208" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brent Ferrell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R. Greenplate" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5MA1116-457R" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azzaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feldman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Maurer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labour&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2016.385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-017-2036-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Am&#233;-Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01434" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly Sunnaram" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3597-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616400v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brignoli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12697" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358590v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolb" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. Johnson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Savona" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sosman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-15-0213" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqw035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Urb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Chandra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bricard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150794" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01394657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-08-662783" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghesquieres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescoat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Sunnaram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.253" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50LSK23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot-Delettre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roggy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E Frankel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarthee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seilles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.111740" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146053v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latournerie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2014.12.018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060858v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Priol" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly-Sunarram" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22497" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poullot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zambello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bareau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de March" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu369" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hasanali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.359" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvadet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-2-50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560998v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert C Faure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amsellem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnoulet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.10.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTPG6KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744223v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bareau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donadieu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.018481" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00570274v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.223" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(99)00180-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN28J1J9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couloume" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814678735_0002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>