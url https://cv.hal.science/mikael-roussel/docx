--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -502,1229 +502,1229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for phenotyping mouse myeloid and lymphoid cells by mass cytometry</w:t>
+                <w:t xml:space="preserve">Diagnostic criteria for NK cell large granular lymphocyte leukemia: validation through a multicentric international study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Morin</w:t>
+                <w:t xml:space="preserve">Cédric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Autier</w:t>
+                <w:t xml:space="preserve">Jun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Hemon</w:t>
+                <w:t xml:space="preserve">David J. Feith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">Aline Moignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6, </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.642-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103684⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025016509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019407v1</w:t>
+                <w:t xml:space="preserve">hal-05502811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood immunophenotyping of multiple sclerosis patients at diagnosis identifies a classical monocyte subset associated to disease evolution</w:t>
+                <w:t xml:space="preserve">Protocol for phenotyping mouse myeloid and lymphoid cells by mass cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rodriguez</w:t>
+                <w:t xml:space="preserve">Laura Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Couloume</w:t>
+                <w:t xml:space="preserve">Brice Autier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+                <w:t xml:space="preserve">Patrice Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vince</w:t>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mandon</w:t>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1494842. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1494842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2025.103684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04920486v2</w:t>
+                <w:t xml:space="preserve">hal-05019407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myeloid landscape profiling identifies DLBCL-specific suppressive macrophages colocalized with blood endothelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Blood immunophenotyping of multiple sclerosis patients at diagnosis identifies a classical monocyte subset associated to disease evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Simon Leonard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015689⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1494842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2024.1494842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353463v1</w:t>
+                <w:t xml:space="preserve">hal-04920486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic criteria for NK cell large granular lymphocyte leukemia: validation through a multicentric international study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jun Yang</w:t>
+                <w:t xml:space="preserve">Myeloid landscape profiling identifies DLBCL-specific suppressive macrophages colocalized with blood endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Feith</w:t>
+                <w:t xml:space="preserve">Francine Padonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+                <w:t xml:space="preserve">Charlotte Dubec-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Moignet</w:t>
+                <w:t xml:space="preserve">Simon Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (3), pp.642-653. </w:t>
+              <w:t xml:space="preserve">, 2025, 10, pp.1217-1232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2025016509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2024015689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05502811v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatosplenic T-cell lymphoma displays an original oyster-shell cytological pattern and a distinct genomic profile from that of gamma-delta T-cell large granular lymphocytic leukemia</w:t>
+                <w:t xml:space="preserve">Analytical interference with most current commercial HIV molecular assays in patients treated by idecabtagene vicleucel, a recently approved lentivirus-based chimeric antigen receptor T-cell therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Desmares</w:t>
+                <w:t xml:space="preserve">Charlotte Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bouzy</w:t>
+                <w:t xml:space="preserve">Karl Stefic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Thonier</w:t>
+                <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Goustille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
+                <w:t xml:space="preserve">Vincent Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283856⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Clinical Microbiology and Infection : the Official Publication of the European, 30 (2), pp.258-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965730v1</w:t>
+                <w:t xml:space="preserve">hal-04313603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large granular lymphocyte leukemia: a clonal disorder with autoimmune manifestations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatosplenic T-cell lymphoma displays an original oyster-shell cytological pattern and a distinct genomic profile from that of gamma-delta T-cell large granular lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Desmares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Marchand</w:t>
+                <w:t xml:space="preserve">Simon Bouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+                <w:t xml:space="preserve">Florian Thonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Moignet-Autrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+                <w:t xml:space="preserve">Julien Goustille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lamy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hematology / the Education Program of the American Society of Hematology. American Society of Hematology. Education Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), pp.143-149. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (6), pp.1941-1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/hematology.2024000539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.283856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984725v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brexucabtagene autoleucel in relapsed or refractory mantle cell lymphoma, intention-to-treat use in the DESCAR-T registry</w:t>
+                <w:t xml:space="preserve">Large granular lymphocyte leukemia: a clonal disorder with autoimmune manifestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Herbaux</w:t>
+                <w:t xml:space="preserve">Tony Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bachy</w:t>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bories</w:t>
+                <w:t xml:space="preserve">Aline Moignet-Autrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Haematologica, 109, pp.3745-3750. </w:t>
+              <w:t xml:space="preserve">Hematology / the Education Program of the American Society of Hematology. American Society of Hematology. Education Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.143-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/hematology.2024000539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689105v1</w:t>
+                <w:t xml:space="preserve">hal-04984725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophil phenotype, effector functions, and microbicidal activity in patients with SARS-CoV-2-associated ARDS</w:t>
+                <w:t xml:space="preserve">Brexucabtagene autoleucel in relapsed or refractory mantle cell lymphoma, intention-to-treat use in the DESCAR-T registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Quelven</w:t>
+                <w:t xml:space="preserve">Charles Herbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Grégoire</w:t>
+                <w:t xml:space="preserve">Caroline Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Coirier</w:t>
+                <w:t xml:space="preserve">Pierre Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Roberta Di Blasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (1), pp.qiae195. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Haematologica, 109, pp.3745-3750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2023.284786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721254v1</w:t>
+                <w:t xml:space="preserve">hal-04689105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical interference with most current commercial HIV molecular assays in patients treated by idecabtagene vicleucel, a recently approved lentivirus-based chimeric antigen receptor T-cell therapy</w:t>
+                <w:t xml:space="preserve">Neutrophil phenotype, effector functions, and microbicidal activity in patients with SARS-CoV-2-associated ARDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Pronier</w:t>
+                <w:t xml:space="preserve">Quentin Quelven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Stefic</w:t>
+                <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+                <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thibault</w:t>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Clinical Microbiology and Infection : the Official Publication of the European, 30 (2), pp.258-260. </w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (1), pp.qiae195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2023.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jleuko/qiae195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313603v1</w:t>
+                <w:t xml:space="preserve">hal-04721254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional specialization of short-lived and long-lived macrophage subsets in human tonsils</w:t>
               </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javiera Villar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Relouzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1838,632 +1838,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demultiplexing Ig repertoires by parallel mRNA/DNA sequencing shows major differential alterations in severe COVID-19</w:t>
+                <w:t xml:space="preserve">The negative influence of baseline cell-free DNA on long-term survival in DLBCL depends on frontline treatment intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pascal</w:t>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dupont</w:t>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco de Rouault</w:t>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Rossille</w:t>
+                <w:t xml:space="preserve">Laetitia Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106260⟩</w:t>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (12), pp.2280-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-2964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04041493v1</w:t>
+                <w:t xml:space="preserve">hal-04125745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enteral citrulline supplementation versus placebo on SOFA score on day 7 in mechanically ventilated critically ill patients: the IMMUNOCITRE randomized clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tadie</w:t>
+                <w:t xml:space="preserve">Clara Locher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Locher</w:t>
+                <w:t xml:space="preserve">Adel Maamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Maamar</w:t>
+                <w:t xml:space="preserve">Jean Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Asfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (1), pp.381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13054-023-04651-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood, cellular, and tissular calcineurin inhibitors pharmacokinetic-pharmacodynamic relationship in heart transplant recipients: the INTRACAR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Coste</w:t>
+                <w:t xml:space="preserve">Celine Chabanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Chabanne</w:t>
+                <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Tron</w:t>
+                <w:t xml:space="preserve">Bernard Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Publish Ahead of Print (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/FTD.0000000000001025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The negative influence of baseline cell-free DNA on long-term survival in DLBCL depends on frontline treatment intensity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demultiplexing Ig repertoires by parallel mRNA/DNA sequencing shows major differential alterations in severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Marine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco de Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (12), pp.2280-90. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), pp.106260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-22-2964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125745v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04041493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying transformation of large granular lymphocytic leukemia to high-grade T-cell lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Llamas Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Fouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Moignet-Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2540,64 +2540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Frerou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2661,77 +2661,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of citrulline enteral administration on sepsis-induced T cell mitochondrial dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Coirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2782,90 +2782,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug transporters are implicated in the diffusion of tacrolimus into the T lymphocyte in kidney and liver transplant recipients: Genetic, mRNA, protein expression, and functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendal Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,77 +2916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Cutaneous Administration of Rituximab Triggers a Pro-Phagocytic Phenotype of Monocytic Compartment in LowTumor Burden Follicular Lymphoma Patients Included in the Flirt Clinical Trial, a Lysa Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Saint-Vanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,4540 +3044,4536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonclassical Monocytes Are Prone to Migrate Into Tumor in Diffuse Large B-Cell Lymphoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">High-Dimensional Phenotyping of Human Myeloid-Derived Suppressor Cells/Tumor-Associated Macrophages in Tissue by Mass Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+                <w:t xml:space="preserve">Guillaume Manson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M Irish</w:t>
+                <w:t xml:space="preserve">Steve Genebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Mingam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Celine Pangault</w:t>
+                <w:t xml:space="preserve">Frédéric Mourcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755623⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2236, pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1060-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531047v1</w:t>
+                <w:t xml:space="preserve">hal-03099418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking the KIR phenotype with STAT3 and TET2 mutations to identify chronic lymphoproliferative disorders of NK cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
+                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation induces early immune alterations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Frerou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood.2020006721⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-020-03444-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134940v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Cytometry Identifies Expansion of T-bet(+) B Cells and CD206(+) Monocytes in Early Multiple Sclerosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+                <w:t xml:space="preserve">Assessment of Circulating Tumor DNA in Newly Diagnosed DLBCL Patients Randomly Treated By R-CHOP or R-High Dose Chemotherapy Plus Autologous Stem Cell Support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Jean</w:t>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.653577⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (suppl 1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2021-145035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260876v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MulticentricMFI30study: Standardization of flow cytometry analysis ofCD30expression innon‐Hodgkinlymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Garnache‐ottou</w:t>
+                <w:t xml:space="preserve">Linking the KIR phenotype with STAT3 and TET2 mutations to identify chronic lymphoproliferative disorders of NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Drillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21940⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 137 (23), pp.3237-3250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood.2020006721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04041291v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRUG TRANSPORTERS EXPRESSION IS ASSOCIATED WITH TACROLIMUS INTRACELLULAR CONCENTRATION</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+                <w:t xml:space="preserve">Nonclassical Monocytes Are Prone to Migrate Into Tumor in Diffuse Large B-Cell Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Irish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mingam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.755623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.755623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421596v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of PD1+TIM3+ tumor-infiltrating T cells in DLBCL and effects of PD1 or TIM3 blockade</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Foucher</w:t>
+                <w:t xml:space="preserve">Mass Cytometry Identifies Expansion of T-bet(+) B Cells and CD206(+) Monocytes in Early Multiple Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Couloume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003080⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.653577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.653577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228468v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2-Induced ARDS Associates with MDSC Expansion, Lymphocyte Dysfunction, and Arginine Shortage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
+                <w:t xml:space="preserve">MulticentricMFI30study: Standardization of flow cytometry analysis ofCD30expression innon‐Hodgkinlymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Debliquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Baseggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Gregoire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Francine Garnache‐ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-020-00920-5⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (4), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134245v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative immune profiling of acute respiratory distress syndrome patients with or without SARS-CoV-2 infection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">DRUG TRANSPORTERS EXPRESSION IS ASSOCIATED WITH TACROLIMUS INTRACELLULAR CONCENTRATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Houssel-Debry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joelle Dulong</w:t>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.344-344</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872972v2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Myeloid Regulatory Cells: Promising Biomarkers in B-Cell Lymphomas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional characterization of PD1+TIM3+ tumor-infiltrating T cells in DLBCL and effects of PD1 or TIM3 blockade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieu-Suong Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan M. Irish</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Llamas Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.623993⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (7), pp.1816-1829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169546v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric MFI30 study: Standardization of flow cytometry analysis of CD30 expression in non‐Hodgkin lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francine Garnache‐ottou</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2-Induced ARDS Associates with MDSC Expansion, Lymphocyte Dysfunction, and Arginine Shortage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Pinceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21940⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (3), pp.515-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-020-00920-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566005v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Platelet and Erythrocyte Salvage: Evaluation of a New Filtration-based Autotransfusion Device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Lefevre</w:t>
+                <w:t xml:space="preserve">Comparative immune profiling of acute respiratory distress syndrome patients with or without SARS-CoV-2 infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Skreko</w:t>
+                <w:t xml:space="preserve">Joelle Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anesthesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 135 (2), pp.246-257. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (6), pp.100291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2021.100291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329997v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Circulating Tumor DNA in Newly Diagnosed DLBCL Patients Randomly Treated By R-CHOP or R-High Dose Chemotherapy Plus Autologous Stem Cell Support</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Combined Platelet and Erythrocyte Salvage: Evaluation of a New Filtration-based Autotransfusion Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decouture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lamy</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Skreko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2021-145035⟩</w:t>
+              <w:t xml:space="preserve">Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135 (2), pp.246-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ALN.0000000000003820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770252v1</w:t>
+                <w:t xml:space="preserve">hal-03329997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venoarterial extracorporeal membrane oxygenation induces early immune alterations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulating Myeloid Regulatory Cells: Promising Biomarkers in B-Cell Lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Irish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-020-03444-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.623993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134918v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Dimensional Phenotyping of Human Myeloid-Derived Suppressor Cells/Tumor-Associated Macrophages in Tissue by Mass Cytometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mourcin</w:t>
+                <w:t xml:space="preserve">Multicentric MFI30 study: Standardization of flow cytometry analysis of CD30 expression in non‐Hodgkin lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Debliquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Baseggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Garnache‐ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100 (4), pp.488-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1060-2_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03099418v1</w:t>
+                <w:t xml:space="preserve">hal-03566005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet Functions During Extracorporeal Membrane Oxygenation. Platelet-Leukocyte Aggregates Analyzed by Flow Cytometry as a Promising Tool to Monitor Platelet Activation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Mass cytometry defines distinct immune profile in germinal center B-cell lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Gaussem</w:t>
+                <w:t xml:space="preserve">Caroline E Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Nédelec-Gac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Pontis</w:t>
+                <w:t xml:space="preserve">Todd Bartkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gravelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm9082361⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (3), pp.407-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-019-02464-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930364v1</w:t>
+                <w:t xml:space="preserve">hal-02442386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass cytometry defines distinct immune profile in germinal center B-cell lymphomas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Platelet Functions During Extracorporeal Membrane Oxygenation. Platelet-Leukocyte Aggregates Analyzed by Flow Cytometry as a Promising Tool to Monitor Platelet Activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gaussem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline E Roe</w:t>
+                <w:t xml:space="preserve">Fabienne Nédelec-Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Todd Bartkowiak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gravelle</w:t>
+                <w:t xml:space="preserve">Adeline Pontis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 69 (3), pp.407-420. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (8), pp.2361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00262-019-02464-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm9082361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442386v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Values for WBC Differential by Hematoflow Analysis</w:t>
+                <w:t xml:space="preserve">How to make usage of the standardized EuroFlow 8-color protocols possible for instruments of different manufacturers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Magierowicz</w:t>
+                <w:t xml:space="preserve">Michaela Novakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lechevalier</w:t>
+                <w:t xml:space="preserve">Hana Glier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Freynet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+                <w:t xml:space="preserve">Naděžda Brdičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Badaoui</w:t>
+                <w:t xml:space="preserve">Marcela Vlková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Helena Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcp/aqy147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475, pp.112388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jim.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976722v1</w:t>
+                <w:t xml:space="preserve">hal-01875353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering myeloid-derived suppressor cells isolation and markers in humans, mice and non-human primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
+                <w:t xml:space="preserve">Luca Cassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeha Biichlé</w:t>
+                <w:t xml:space="preserve">Espen S. Baekkevold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Renosi</w:t>
+                <w:t xml:space="preserve">Sven Brandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Poret</w:t>
+                <w:t xml:space="preserve">Anna Bujko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Cassatella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (4), pp.687-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-019-02302-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442440v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tacrolimus diffusion across the peripheral mononuclear blood cell membrane impact of drug transporters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How should we diagnose and treat blastic plasmacytoid dendritic cell neoplasm patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Petitcollin</w:t>
+                <w:t xml:space="preserve">Francine Garnache-Ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Ferrand-Sorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
+                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Biichlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Renosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12412⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (24), pp.4238-4251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2019000647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880079v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picturing Polarized Myeloid Phagocytes and Regulatory Cells by Mass Cytometry</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reference Values for WBC Differential by Hematoflow Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Magierowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lechevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9454-0_14⟩</w:t>
+              <w:t xml:space="preserve">American journal of clinical pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (3), pp.324-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcp/aqy147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153642v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-HDAC Inhibitors Restore PRDM1 Response to IL21 in CREBBP-Mutated Follicular Lymphoma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+                <w:t xml:space="preserve">Tacrolimus diffusion across the peripheral mononuclear blood cell membrane impact of drug transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Petitcollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ferrand-Sorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clémence Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-1153⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (1), pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952302v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myeloid-Derived Suppressor Cells in Hematologic Diseases: Promising Biomarkers and Treatment Targets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Picturing Polarized Myeloid Phagocytes and Regulatory Cells by Mass Cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Todd Bartkowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M Irish</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HemaSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000168⟩</w:t>
+              <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1989, pp.217-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9454-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397398v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-stage myeloid-derived suppressor cell count: Basophil exclusion matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin Tarte</w:t>
+                <w:t xml:space="preserve">Pan-HDAC Inhibitors Restore PRDM1 Response to IL21 in CREBBP-Mutated Follicular Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.735-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1078-0432.CCR-18-1153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.06.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02315074v1</w:t>
+                <w:t xml:space="preserve">hal-01952302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make usage of the standardized EuroFlow 8-color protocols possible for instruments of different manufacturers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hana Glier</w:t>
+                <w:t xml:space="preserve">Early-stage myeloid-derived suppressor cell count: Basophil exclusion matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naděžda Brdičková</w:t>
+                <w:t xml:space="preserve">Imane Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Vlková</w:t>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Helena Santos</w:t>
+                <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 475, pp.112388. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144 (4), pp.1125-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jim.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875353v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering myeloid-derived suppressor cells isolation and markers in humans, mice and non-human primates</w:t>
+                <w:t xml:space="preserve">Myeloid-Derived Suppressor Cells in Hematologic Diseases: Promising Biomarkers and Treatment Targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Cassetta</w:t>
+                <w:t xml:space="preserve">Nikoleta Bizymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espen S. Baekkevold</w:t>
+                <w:t xml:space="preserve">Sunčica Bjelica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Brandau</w:t>
+                <w:t xml:space="preserve">Astrid Olsnes Kittang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bujko</w:t>
+                <w:t xml:space="preserve">Slavko Mojsilovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco A. Cassatella</w:t>
+                <w:t xml:space="preserve">Maria Velegraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (4), pp.687-697. </w:t>
+              <w:t xml:space="preserve">HemaSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), pp.e168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00262-019-02302-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HS9.0000000000000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118596v1</w:t>
+                <w:t xml:space="preserve">hal-02397398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Patel et al .: Tempering the Clinical Effects of Early Myeloid-derived Suppressor Cell Expansion in Severe Sepsis and Septic Shock</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multicenter validation of the flow measurement of classical monocyte fraction for chronic myelomonocytic leukemia diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Camus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Sihem Tarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Tadié</w:t>
+                <w:t xml:space="preserve">Véronique Harrivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Tulzo</w:t>
+                <w:t xml:space="preserve">Florent Dumezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 197 (5), pp.678-679. </w:t>
+              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1164/rccm.201709-1854LE⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41408-018-0146-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721730v1</w:t>
+                <w:t xml:space="preserve">hal-04438675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High sensitivity of the Hematoflow™ solution for chronic myelomonocytic leukemia screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to Patel et al .: Tempering the Clinical Effects of Early Myeloid-derived Suppressor Cell Expansion in Severe Sepsis and Septic Shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Vazquez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Freynet</w:t>
+                <w:t xml:space="preserve">Christophe Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Tarfi</w:t>
+                <w:t xml:space="preserve">Jean-Marc Tadié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Tulzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21600⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197 (5), pp.678-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201709-1854LE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01812481v1</w:t>
+                <w:t xml:space="preserve">hal-01721730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGHV segment utilization in immunoglobulin gene rearrangement differentiates patients with anti-myelin-associated glycoprotein neuropathy from others immunoglobulin M-gammopathies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High sensitivity of the Hematoflow™ solution for chronic myelomonocytic leukemia screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pihan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie de Guibert</w:t>
+                <w:t xml:space="preserve">Romain Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tarfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177444⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (5), pp.658-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863385v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-HDAC Inhibitors May Restore PRDM1 Expression in Follicular Lymphoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Pangault</w:t>
+                <w:t xml:space="preserve">IGHV segment utilization in immunoglobulin gene rearrangement differentiates patients with anti-myelin-associated glycoprotein neuropathy from others immunoglobulin M-gammopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Pastoret</w:t>
+                <w:t xml:space="preserve">Florian Thonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie de Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-113269⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103 (5), pp.e207-e210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2017.177444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076928v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentric Standardized Flow Cytometry Routine Assessment of Patients With Sepsis to Predict Clinical Worsening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gissot</w:t>
+                <w:t xml:space="preserve">Pan-HDAC Inhibitors May Restore PRDM1 Expression in Follicular Lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Desmots-Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2018.03.058⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (Suppl 1), pp.2848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2018-99-113269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881116v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter validation of the flow measurement of classical monocyte fraction for chronic myelomonocytic leukemia diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sihem Tarfi</w:t>
+                <w:t xml:space="preserve">Multicentric Standardized Flow Cytometry Routine Assessment of Patients With Sepsis to Predict Clinical Worsening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Harrivel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Dumezy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">Valérie Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cancer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (11), pp.114. </w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154 (3), pp.617--627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41408-018-0146-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2018.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438675v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early expansion of circulating granulocytic myeloid-derived suppressor cells predicts development of nosocomial infections in septic patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of whole-blood conservation reagents for Hematoflow-based WBC differential count: Unsatisfactory results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Badaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Brignoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Le Priol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1164/rccm.201606-1143OC⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (5), pp.e127-e131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.12697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480854v1</w:t>
+                <w:t xml:space="preserve">hal-01616400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of clonal heterogeneity and targetable mutations in myeloid sarcoma by high-throughput sequencing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Llamas-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Boulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (4), pp.1008-1012. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10428194.2016.1225208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass cytometry deep phenotyping of human mononuclear phagocytes and myeloid-derived suppressor cells from human blood and bone marrow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gallou</w:t>
+                <w:t xml:space="preserve">Early expansion of circulating granulocytic myeloid-derived suppressor cells predicts development of nosocomial infections in septic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Uhel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pangault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102 (2), pp.437-447. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196 (3), pp.315-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1189/jlb.5MA1116-457R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1164/rccm.201606-1143OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579828v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble programmed death-ligand 1 as a prognostic biomarker for overall survival in patients with diffuse large B-cell lymphoma: a replication study and combined analysis of 508 patients</w:t>
               </w:r>
@@ -7691,870 +7687,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulatory myeloid cells: an underexplored continent in B-cell lymphomas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mass cytometry deep phenotyping of human mononuclear phagocytes and myeloid-derived suppressor cells from human blood and bone marrow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Menard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">P. Brent Ferrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison R. Greenplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karin Tarte</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00262-017-2036-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (2), pp.437-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1189/jlb.5MA1116-457R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579827v1</w:t>
+                <w:t xml:space="preserve">hal-01579828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Chronic Viral Infection on T-Cell Dependent Humoral Immune Response</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Regulatory myeloid cells: an underexplored continent in B-cell lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Irish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01434⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (8), pp.1103-1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00262-017-2036-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659592v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD16-positive circulating monocytes and fibrotic manifestations of systemic sclerosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Lescoat</w:t>
+                <w:t xml:space="preserve">Impact of Chronic Viral Infection on T-Cell Dependent Humoral Immune Response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Tarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lecureur</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Amé-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-017-3597-6⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2017.01434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560150v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of whole-blood conservation reagents for Hematoflow-based WBC differential count: Unsatisfactory results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CD16-positive circulating monocytes and fibrotic manifestations of systemic sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lecureur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bouchra Badaoui</w:t>
+                <w:t xml:space="preserve">Beatrice Ly Sunnaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Brignoli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Ballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39 (5), pp.e127-e131. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (7), pp.1649--1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijlh.12697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-017-3597-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616400v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARFILZOMIB WEEKLY PLUS MELPHALAN AND PREDNISONE IN NEWLY DIAGNOSED ELDERLY MULTIPLE MYELOMA (IFM 2012-03) / 21st Congress of the European-Hematology-Association</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myelodysplastic Syndrome Revealed by Systems Immunology in a Melanoma Patient Undergoing Anti-PD-1 Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison R. Greenplate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Leleu</w:t>
+                <w:t xml:space="preserve">Douglas B. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fouquet</w:t>
+                <w:t xml:space="preserve">Michael R. Savona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Karlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Tiab</w:t>
+                <w:t xml:space="preserve">Jeffrey A. Sosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (6), pp.474--480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-15-0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358590v1</w:t>
+                <w:t xml:space="preserve">hal-01515573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myelodysplastic Syndrome Revealed by Systems Immunology in a Melanoma Patient Undergoing Anti-PD-1 Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison R. Greenplate</w:t>
+                <w:t xml:space="preserve">CARFILZOMIB WEEKLY PLUS MELPHALAN AND PREDNISONE IN NEWLY DIAGNOSED ELDERLY MULTIPLE MYELOMA (IFM 2012-03) / 21st Congress of the European-Hematology-Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas B. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">G. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael R. Savona</w:t>
+                <w:t xml:space="preserve">L. Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey A. Sosman</w:t>
+                <w:t xml:space="preserve">B. Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tiab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101, pp.1--1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515573v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Immature Granulocytes Quantification With the Version 2.0 UniCel DxH 800 in the HematoFlow Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pastoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Ly Sunnaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of clinical pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145 (4), pp.552--559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8722,103 +8722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-cell defect in Diffuse Large B-cell Lymphomas involves expansion of myeloid derived suppressor cells expressing IL-10, PD-L1 and S100A12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 128 (8), pp.1081-1092. </w:t>
@@ -9020,51 +9020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lecureur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly Sunnaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coiffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9121,614 +9121,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo and in vitro sensitivity of blastic plasmacytoid dendritic cell neoplasm to SL-401, an interleukin-3 receptor targeted biologic agent.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological Description of 109 Cases of Blastic Plasmacytoid Dendritic Cell Neoplasm (BPDCN) from the French Network of BPDCN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Poret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Angelot-Delettre</w:t>
+                <w:t xml:space="preserve">Fanny Angelot Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roggy</w:t>
+                <w:t xml:space="preserve">Sabeha Biichle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur E Frankel</w:t>
+                <w:t xml:space="preserve">Anne Roogy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lamarthee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Seilles</w:t>
+                <w:t xml:space="preserve">Louis Benazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 126 (23), pp.3812</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01139861v1</w:t>
+                <w:t xml:space="preserve">hal-01290430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo and in vitro sensitivity of blastic plasmacytoid dendritic cell neoplasm to SL-401, an interleukin-3 receptor targeted biologic agent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Angelot-Delettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roggy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur E Frankel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lamarthee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Seilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 100 (2), pp.223-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01146053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetics and pharmacodynamics of tacrolimus in liver transplant recipients: inside the white blood cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Lemaitre</w:t>
+                <w:t xml:space="preserve">In vivo and in vitro sensitivity of blastic plasmacytoid dendritic cell neoplasm to SL-401, an interleukin-3 receptor targeted biologic agent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Angelot-Delettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Roggy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur E Frankel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Blanchet</w:t>
+                <w:t xml:space="preserve">Baptiste Lamarthee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Latournerie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pauline Houssel-Debry</w:t>
+                <w:t xml:space="preserve">Estelle Seilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (6), pp.406-411. </w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (2), pp.223-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2014.12.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2014.111740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103437v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01139861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Description of 109 Cases of Blastic Plasmacytoid Dendritic Cell Neoplasm (BPDCN) from the French Network of BPDCN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Poret</w:t>
+                <w:t xml:space="preserve">Pharmacokinetics and pharmacodynamics of tacrolimus in liver transplant recipients: inside the white blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Angelot Delettre</w:t>
+                <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabeha Biichle</w:t>
+                <w:t xml:space="preserve">Marianne Latournerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Roogy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Benazet</w:t>
+                <w:t xml:space="preserve">Marie Antignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Houssel-Debry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (6), pp.406-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiochem.2014.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290430v1</w:t>
+                <w:t xml:space="preserve">hal-01103437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the leukocyte differential performed by flow cytometry using the advanced 2.0 version of the CytoDiff CXP software.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cottard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Wagner-Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Le Priol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Ly-Sunarram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10047,103 +10047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new insights on the white blood cell differential by flow cytometry: A proof of concept study on the sepsis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Tulzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82B (6), pp.345 - 352. </w:t>
@@ -10181,64 +10181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic alcohol exposure, infection, extended circulating white blood cells differentiated by flow cytometry and neutrophil CD64 expression: a prospective, descriptive study of critically ill medical patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10455,522 +10455,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t>
+                <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
+                <w:t xml:space="preserve">Virginie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Vaur</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Grunau</w:t>
+                <w:t xml:space="preserve">Anne-Gaelle Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Briand</w:t>
+                <w:t xml:space="preserve">Marie de Tayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 34 (4), pp.430-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358614v1</w:t>
+                <w:t xml:space="preserve">inserm-00435146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a French cohort of patients with large granular lymphocyte leukemia: a report on 229 cases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bareau</w:t>
+                <w:t xml:space="preserve">Dominique Vaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rey</w:t>
+                <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
+                <w:t xml:space="preserve">Véronique Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Donadieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeff Morcet</w:t>
+                <w:t xml:space="preserve">Mélanie Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Leukemia Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3324/haematol.2009.018481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD9 expression can be used to predict childhood TEL/AML1-positive acute lymphoblastic leukemia: proposal for an accelerated diagnostic flowchart.</w:t>
+                <w:t xml:space="preserve">Analysis of a French cohort of patients with large granular lymphocyte leukemia: a report on 229 cases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gandemer</w:t>
+                <w:t xml:space="preserve">Benoît Bareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikael Roussel</w:t>
+                <w:t xml:space="preserve">Jérôme Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaelle Rio</w:t>
+                <w:t xml:space="preserve">Mohamed Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie de Tayrac</w:t>
+                <w:t xml:space="preserve">Jean Donadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Morcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.leukres.2009.09.033⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (9), pp.1534-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2009.018481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00435146v1</w:t>
+                <w:t xml:space="preserve">hal-00744223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follicular lymphoma cell niche: identification of a preeminent IL-4-dependent T(FH)-B cell axis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pangault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Amé-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rossille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11034,51 +11034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential desensitization of human δ-opioid receptors by peptide and alkaloid agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,77 +11348,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting Complex Cellular Systems with High Dimensional Single Cell Mass Cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison R. Greenplate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M. Irish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Approaches for the Investigation of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.15-26, 2016, 978-981-4678-72-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11621,51 +11621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Alshatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2025.101077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05535022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canelo-Vilaseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cristinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02754-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019407v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103684" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Padonou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015689" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pastoret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Feith" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016509" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965730v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desmares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goustille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas-Gutierrez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283856" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pastoret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet-Autrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/hematology.2024000539" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689105v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bories" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284786" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313603v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stefic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.10.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Alaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237107v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04651-y" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776020v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Coste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chabanne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Verdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Louarn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-2964" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fouchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boulland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01922-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Priol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2022.100473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531047v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lhomme" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Irish" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mingam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pangault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755623" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Drillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006721" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.653577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041291v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Debliquis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baseggio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache&#8208;ottou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21940" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421596v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Granier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Pinceaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00920-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169546v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Irish" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.623993" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566005v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329997v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefevre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Skreko" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003820" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770252v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-145035" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Genebrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_6" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne N&#233;delec-Gac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pontis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082361" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442386v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Roe" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Bartkowiak" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02464-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magierowicz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechevalier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freynet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Badaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqy147" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitcollin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ferrand-Sorre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153642v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9454-0_14" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952302v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-1153" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397398v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Bizymi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Bjelica" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Olsnes Kittang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Mojsilovic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velegraki" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000168" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315074v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.06.027" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875353v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Glier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Brdi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Vlkov&#225;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Helena Santos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.11.007" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02118596v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen S. Baekkevold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Cassatella" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02302-2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01721730v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1854LE" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vazquez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tarfi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21600" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863385v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Allain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pihan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177444" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076928v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-113269" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881116v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.03.058" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438675v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harrivel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumezy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0146-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480854v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201606-1143OC" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1225208" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579828v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brent Ferrell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R. Greenplate" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5MA1116-457R" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azzaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feldman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Maurer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labour&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2016.385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-017-2036-5" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659592v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Am&#233;-Thomas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01434" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly Sunnaram" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3597-6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616400v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brignoli" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12697" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358590v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolb" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515573v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. Johnson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Savona" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sosman" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-15-0213" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqw035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Urb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Chandra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bricard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150794" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01394657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-08-662783" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghesquieres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescoat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Sunnaram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.253" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50LSK23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139861v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot-Delettre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roggy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E Frankel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarthee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seilles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.111740" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146053v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103437v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latournerie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2014.12.018" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060858v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Priol" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly-Sunarram" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22497" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poullot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zambello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bareau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de March" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu369" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hasanali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.359" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvadet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-2-50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560998v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert C Faure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amsellem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnoulet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.10.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTPG6KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744223v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bareau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donadieu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.018481" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00570274v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.223" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(99)00180-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN28J1J9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couloume" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814678735_0002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marcoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gava" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tosolini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gravelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Schniederjohann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025031309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Alshatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Llamas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iotech.2025.101077" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05535022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Canelo-Vilaseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sabbah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Cristinelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Bommier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02754-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502811v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pastoret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Feith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2025016509" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05019407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hemon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gallou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103684" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920486v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodriguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Couloume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ferrant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vince" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mandon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1494842" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353463v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Padonou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dubec-Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Leonard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2024015689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pronier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Stefic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thibault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2023.10.026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desmares" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouzy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thonier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Goustille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas-Gutierrez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.283856" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pastoret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Moignet-Autrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/hematology.2024000539" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04689105v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Herbaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bories" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Di Blasi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2023.284786" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721254v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Quelven" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gr&#233;goire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Coirier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleuko/qiae195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Alaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javiera Villar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lecl&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Relouzat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20230002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots-Loyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rossille" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pangault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Louarn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-22-2964" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Locher" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Maamar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Asfar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04651-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chabanne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lelong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cl&#233;mence Verdier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000001025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04041493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pascal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco de Rouault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rizzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106260" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100349v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Llamas Gutierrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fouchard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Boulland" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-023-01922-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967873v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesouhaitier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Uhel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Frerou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SHK.0000000000002007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gauthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2115139119" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chemouny" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Priol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dmpk.2022.100473" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059289v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric M&#233;nard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Saint-Vanne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dulong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2022-169295" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099418v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Manson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Genebrier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mourcin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1060-2_6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134918v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Gregoire" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-020-03444-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770252v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2021-145035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Drillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020006721" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531047v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Lhomme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Irish" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mingam" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pangault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.755623" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260876v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Jean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.653577" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-04041291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Debliquis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Baseggio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache&#8208;ottou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421596v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemaitre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Houssel-Debry" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228468v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieu-Suong Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Granier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Foucher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134245v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Pinceaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-020-00920-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872972v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dulong" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100291" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329997v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mansour" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decouture" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lefevre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Skreko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000003820" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169546v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Irish" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.623993" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03566005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Roe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Bartkowiak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02464-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gaussem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne N&#233;delec-Gac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pontis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082361" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01875353v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Novakova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Glier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#283;&#382;da Brdi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Vlkov&#225;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Helena Santos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jim.2017.11.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02118596v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cassetta" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espen S. Baekkevold" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Brandau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bujko" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Cassatella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-019-02302-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02442440v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Garnache-Ottou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichl&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Renosi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Poret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2019000647" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01976722v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Magierowicz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lechevalier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freynet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Badaoui" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqy147" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880079v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Allard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Petitcollin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ferrand-Sorre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12412" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02153642v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9454-0_14" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952302v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Desmots" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1078-0432.CCR-18-1153" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02315074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Azzaoui" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Tarte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.06.027" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397398v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoleta Bizymi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Bjelica" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Olsnes Kittang" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavko Mojsilovic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Velegraki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HS9.0000000000000168" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438675v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tarfi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Harrivel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dumezy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41408-018-0146-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01721730v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tadi&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201709-1854LE" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01812481v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vazquez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21600" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863385v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Allain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pihan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Guibert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2017.177444" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02076928v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2018-99-113269" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-01881116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daix" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mercier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.03.058" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01616400v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Wagner-Ballon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Brignoli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.12697" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475955v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Houot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10428194.2016.1225208" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01480854v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201606-1143OC" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01517052v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossille" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Azzaoui" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Feldman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Maurer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Labour&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2016.385" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brent Ferrell" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison R. Greenplate" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1189/jlb.5MA1116-457R" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579827v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Menard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-017-2036-5" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01659592v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Am&#233;-Thomas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01434" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01560150v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lescoat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lecureur" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly Sunnaram" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballerie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-017-3597-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. Johnson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Savona" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey A. Sosman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-15-0213" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01358590v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leleu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fouquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kolb" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tiab" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01313740v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcp/aqw035" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01305487v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Urb" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpi Chandra" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Robinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bricard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150794" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01394657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2015-08-662783" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485916v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghesquieres" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Drouet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01321851v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lescoat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecureur" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Sunnaram" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coiffier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2016.04.253" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50LSK23-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01290430v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot Delettre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Biichle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roogy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Benazet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01146053v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Angelot-Delettre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roggy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur E Frankel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lamarthee" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Seilles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01139861v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2014.111740" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01103437v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Latournerie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antignac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiochem.2014.12.018" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01060858v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cottard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Le Priol" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Ly-Sunarram" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.22497" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058902v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Poullot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zambello" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leblanc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bareau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de March" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdu369" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147023v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moignet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hasanali" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pavan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2013.359" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00771478v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sauvadet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-2-50" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560998v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert C Faure" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amsellem" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnoulet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bardet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Campos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2010.10.008" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJTPG6KH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00435146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gandemer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Rio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Tayrac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.09.033" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSGR34S7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744223v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bareau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidou" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Donadieu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.018481" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00570274v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruminy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Caron" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2010.223" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147006v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Allouche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jauzac" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-2999(99)00180-6" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN28J1J9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodriguez" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Couloume" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mandon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jean" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13524585221123685" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01263110v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814678735_0002" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>