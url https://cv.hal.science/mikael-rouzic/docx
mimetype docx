--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -863,252 +863,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Rouzic</w:t>
+                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Rommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849es Journée de la Société d'Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.13539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424839v1</w:t>
+                <w:t xml:space="preserve">hal-05346269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
+                <w:t xml:space="preserve">Les Burgondes dans la nécropole Ouest de Boutae à Annecy aux Ve-VIIe siècles ap. J.-C. : interroger l’ethnicité dans un espace funéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Rommé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gabayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849es Journée de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.13539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346269v1</w:t>
+                <w:t xml:space="preserve">hal-04424839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces funéraires antiques de la ZAC Sainte-Catherine à Yzeure</w:t>
               </w:r>
@@ -3086,51 +3086,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezé/&amp;lt;em&amp;gt;Ratiatum&amp;lt;/em&amp;gt; (Loire-Atlantique) : le devenir d’une agglomération antique à l’époque mérovingienne</w:t>
+                <w:t xml:space="preserve">Rezé/Ratatium (Loire-Atlantique) : le devenir d'une agglomération antique à l'époque mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henigfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
@@ -3162,147 +3162,104 @@
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
+              <w:t xml:space="preserve">Henigfeld (Y.); Peytremann (É.) dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
+              <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAM, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129791v1</w:t>
+                <w:t xml:space="preserve">hal-03828355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rezé/Ratatium (Loire-Atlantique) : le devenir d'une agglomération antique à l'époque mérovingienne</w:t>
+                <w:t xml:space="preserve">Rezé/&amp;lt;em&amp;gt;Ratiatum&amp;lt;/em&amp;gt; (Loire-Atlantique) : le devenir d’une agglomération antique à l’époque mérovingienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Henigfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Hervé-Monteil</w:t>
@@ -3334,80 +3291,123 @@
                 <w:t xml:space="preserve">Martial Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Mouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Henigfeld (Y.); Peytremann (É.) dir. </w:t>
+              <w:t xml:space="preserve">Yves Henigfeld; Édith Peytremann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (Ve-VIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFAM, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
+              <w:t xml:space="preserve">Un monde en mouvement : la circulation des personnes, des biens et des idées à l’époque mérovingienne (V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AFAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.361-381, 2022, Mémoires de l’Association française d’Archéologie mérovingienne ; Tome XXXVII, 979-10-90282-02-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828355v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques ensembles céramiques de la nécropole antique de la ZAC Sainte-Catherine (Yzeure, Allier)</w:t>
               </w:r>
@@ -3469,152 +3469,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle prise en charge communautaire et funéraire pour les infirmes aux temps paléochrétiens ? Apports de l’étude de la nécropole lyonnaise de la place E. Wernert (IVe-VIe siècle apr. J.-C.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikael Rouzic</w:t>
+                <w:t xml:space="preserve">Un vaste espace funéraire aux IVe-VIe s., au sud de la place Eugène-Wernert à Lyon (5e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivy Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sacha Kacki; Hélène Réveillas; Christopher J. Knüsel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reynaud J.-F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles. Actes de la 10e rencontre du GAAF, Bordeaux, 23-25 mai 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, Gaaf, pp.149-160, 2021, Publication du Gaaf, 978-2-9541526-6-0</w:t>
+              <w:t xml:space="preserve">À la recherche d’un Lyon disparu : vie et mort des édifices religieux du IVe au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alpara, 2021, 978-2-35668-071-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359538v1</w:t>
+                <w:t xml:space="preserve">hal-05033466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un édifice funéraire alto-médiéval à Saint-Pierre-en-Faucigny (74) : premiers résultats de la fouille archéologique de 2021</w:t>
               </w:r>
@@ -3676,139 +3663,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un vaste espace funéraire aux IVe-VIe s., au sud de la place Eugène-Wernert à Lyon (5e)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Rouzic</w:t>
+                <w:t xml:space="preserve">Quelle prise en charge communautaire et funéraire pour les infirmes aux temps paléochrétiens ? Apports de l’étude de la nécropole lyonnaise de la place E. Wernert (IVe-VIe siècle apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rouzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivy Thomson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gisclon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferber</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Reynaud J.-F. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Kacki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sacha Kacki; Hélène Réveillas; Christopher J. Knüsel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">À la recherche d’un Lyon disparu : vie et mort des édifices religieux du IVe au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alpara, 2021, 978-2-35668-071-6</w:t>
+              <w:t xml:space="preserve">Rencontre autour du corps malade. Prise en charge et traitement funéraire des individus souffrants à travers les siècles. Actes de la 10e rencontre du GAAF, Bordeaux, 23-25 mai 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Gaaf, pp.149-160, 2021, Publication du Gaaf, 978-2-9541526-6-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033466v1</w:t>
+                <w:t xml:space="preserve">hal-03359538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cimetière paroissial de Notre-Dame à Montluçon (Allier) : trois siècles d’occupation funéraire (XIIe-XIVe s.)</w:t>
               </w:r>
@@ -4486,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A84B541F"/>
+    <w:nsid w:val="8ADE53F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4717,51 +4717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-rouzic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4173-3557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04192608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Escher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Romm&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Goudie Falckenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ryssaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03828355v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05033466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikael-rouzic" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4173-3557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827395v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2024.20003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04192608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Escher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gabayet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Rouzic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cr&#233;peau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Viau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Heitzmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bandiera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113855v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rouzic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501623v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S&#232;ve" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ethio.2015.1588" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Romm&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.13539" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213571v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213547v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113501v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C&#233;cillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Gu&#233;rit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henigfeld" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Mouchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamila Fellague" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887646v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617505v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02136635v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Goudie Falckenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ryssaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739404v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desrosiers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04153339v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02875073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03617189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03828355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Boulaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04129791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afamassociation.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05033466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivy Thomson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gisclon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070448v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saint Quinio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Franc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tremblay-Cormier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Savignat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>