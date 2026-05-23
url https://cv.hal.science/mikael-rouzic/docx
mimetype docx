--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -4486,51 +4486,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8ADE53F5"/>
+    <w:nsid w:val="7D14E439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>