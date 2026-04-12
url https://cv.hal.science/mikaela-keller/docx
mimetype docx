--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1453,226 +1453,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Byte-Pair Encoding on Monophonic and Polyphonic Symbolic Music: A Focus on Musical Phrase Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">To Word Senses and Beyond: Inducing Concepts with Contextualized Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Liétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on NLP for Music and Audio (NLP4MusA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.2684-2696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710532v1</w:t>
+                <w:t xml:space="preserve">hal-04848884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Word Senses and Beyond: Inducing Concepts with Contextualized Language Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Analyzing Byte-Pair Encoding on Monophonic and Polyphonic Symbolic Music: A Focus on Musical Phrase Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Viet-Toan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on NLP for Music and Audio (NLP4MusA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04848884v1</w:t>
+                <w:t xml:space="preserve">hal-04710532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tale of Two Laws of Semantic Change: Predicting Synonym Changes with Distributional Semantic Models</w:t>
               </w:r>
@@ -1963,230 +1963,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Musical Knowledge Does Self-Attention Learn?</w:t>
+                <w:t xml:space="preserve">Techniques de traitement automatique du langage naturel appliquées aux représentations symboliques musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Loiseau</w:t>
+                <w:t xml:space="preserve">Kamil Akesbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on NLP for Music and Spoken Audio (NLP4MuSA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, France</w:t>
+              <w:t xml:space="preserve">JIM 2021 - Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419236v2</w:t>
+                <w:t xml:space="preserve">hal-03279850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques de traitement automatique du langage naturel appliquées aux représentations symboliques musicales</w:t>
+                <w:t xml:space="preserve">What Musical Knowledge Does Self-Attention Learn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Moreira</w:t>
+                <w:t xml:space="preserve">Gabriel Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM 2021 - Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Workshop on NLP for Music and Spoken Audio (NLP4MuSA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279850v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making sense of fake’s fickleness: The role of context</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kermarec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877659v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;nedicte Dernoncourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Herremans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419236v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279850v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Akesbi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Moreira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wauquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02075872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kermarec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877659v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;nedicte Dernoncourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Herremans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Akesbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419236v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wauquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02075872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>