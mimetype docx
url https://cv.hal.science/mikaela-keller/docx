--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -447,210 +447,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séxisme en conférence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bénedicte Dernoncourt</w:t>
+                <w:t xml:space="preserve">Le langage des partitions musicales face à l’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Viet-Toan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche, 147 (ISSN : 0765-5991, EISSN : 1950-629)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609079v1</w:t>
+                <w:t xml:space="preserve">hal-04909478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le langage des partitions musicales face à l’intelligence artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">Séxisme en conférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Béra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bénedicte Dernoncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.34-35</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909478v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1453,226 +1453,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To Word Senses and Beyond: Inducing Concepts with Contextualized Language Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Denis</w:t>
+                <w:t xml:space="preserve">Analyzing Byte-Pair Encoding on Monophonic and Polyphonic Symbolic Music: A Focus on Musical Phrase Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinh-Viet-Toan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd Workshop on NLP for Music and Audio (NLP4MusA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848884v1</w:t>
+                <w:t xml:space="preserve">hal-04710532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Byte-Pair Encoding on Monophonic and Polyphonic Symbolic Music: A Focus on Musical Phrase Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Bigo</w:t>
+                <w:t xml:space="preserve">To Word Senses and Beyond: Inducing Concepts with Contextualized Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Liétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on NLP for Music and Audio (NLP4MusA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMNLP 2024 - Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.2684-2696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710532v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tale of Two Laws of Semantic Change: Predicting Synonym Changes with Distributional Semantic Models</w:t>
               </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kermarec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877659v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609079v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;nedicte Dernoncourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Herremans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Akesbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419236v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wauquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02075872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486331v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Divoy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela Keller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Lemoine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877642v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kermarec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877659v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Viet-Toan Le" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909478v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire B&#233;ra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;nedicte Dernoncourt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorien Herremans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3714457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02860659v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gilleron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vauquier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959609v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04863199v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Maheshwari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Borquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sileo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Freno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tommasi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04681251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Li&#233;tard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.lchange-1.15" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04848884v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.156" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04126662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03905094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Akesbi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Moreira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419236v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loiseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988285v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01427287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wauquier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma C. Garriga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641419v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02075872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>