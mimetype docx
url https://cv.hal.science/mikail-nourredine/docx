--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
+                <w:t xml:space="preserve">Gender on the Spectrum: Prevalence of Gender Diversity in Autism Spectrum Disorder—A Systematic Review and Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hornsey</w:t>
+                <w:t xml:space="preserve">Guilhem Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gosling</w:t>
+                <w:t xml:space="preserve">Elodie Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Telesia</w:t>
+                <w:t xml:space="preserve">Ludovic Souiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele Zufferey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
+              <w:t xml:space="preserve">Autism in Adulthood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/aut.2024.0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029664v1</w:t>
+                <w:t xml:space="preserve">hal-05387032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender on the Spectrum: Prevalence of Gender Diversity in Autism Spectrum Disorder—A Systematic Review and Meta-Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Umbrella Review and Meta-Analysis: The Efficacy of Nonpharmacological Interventions for Sleep Disturbances in Children and Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Peyroux</w:t>
+                <w:t xml:space="preserve">Samantha Hornsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Souiller</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele Zufferey</w:t>
+                <w:t xml:space="preserve">Laurence Telesia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism in Adulthood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (3), pp.329-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/aut.2024.0202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2024.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387032v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endoscopic Sinus Surgery in Frontal Sinus Inverted Papilloma: A Systematic Review</w:t>
               </w:r>
@@ -1172,325 +1172,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of psychedelics on craving in addiction: A systematic review</w:t>
+                <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Athéna Chapron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bonazzi</w:t>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Di Lodovico</w:t>
+                <w:t xml:space="preserve">Miguel Garcia-Argibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Ternay</w:t>
+                <w:t xml:space="preserve">Michele de Prisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Landmann</w:t>
+                <w:t xml:space="preserve">Gonzalo Arrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaël Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02698811241308613⟩</w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.e085875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-085875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952959v1</w:t>
+                <w:t xml:space="preserve">hal-05412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of psychedelics on craving in addiction: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Garcia-Argibay</w:t>
+                <w:t xml:space="preserve">Sophie-Athéna Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele de Prisco</w:t>
+                <w:t xml:space="preserve">Laura Di Lodovico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Arrondo</w:t>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaël Ayrolles</w:t>
+                <w:t xml:space="preserve">Camille Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 391, pp.e085875. </w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmj-2025-085875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/02698811241308613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412974v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary, alternative and integrative medicine for autism: an umbrella review and online platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Boisseleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,295 +2512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nourredine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Giroudon</w:t>
+                <w:t xml:space="preserve">Mathilde Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Patrick Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (6), pp.102199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468557v1</w:t>
+                <w:t xml:space="preserve">hal-04541278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Patrick Schaub</w:t>
+                <w:t xml:space="preserve">M. Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alexandru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64 (6), pp.102199. </w:t>
+              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140 (6), pp.279-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541278v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of drug use during pregnancy: master protocol for living systematic reviews and meta-analyses performed in the metaPreg project</w:t>
               </w:r>
@@ -2914,295 +2914,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
+                <w:t xml:space="preserve">Value of Chest X-Ray and Chest Computed Tomography for Systemic Sarcoidosis Diagnosis in Undifferentiated Uveitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célina Ducroux</w:t>
+                <w:t xml:space="preserve">Caroline Borciuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Derex</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+                <w:t xml:space="preserve">Thomas El-Jammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Buisson</w:t>
+                <w:t xml:space="preserve">Loïc Boussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
+              <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09273948.2023.2226203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541340v1</w:t>
+                <w:t xml:space="preserve">hal-04541294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of Chest X-Ray and Chest Computed Tomography for Systemic Sarcoidosis Diagnosis in Undifferentiated Uveitis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas El-Jammal</w:t>
+                <w:t xml:space="preserve">Célina Ducroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Kodjikian</w:t>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Boussel</w:t>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
+                <w:t xml:space="preserve">Marielle Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.161-167. </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09273948.2023.2226203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541294v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Delayed Sleep/Wake Rhythm with Depression During the First COVID-19 Lockdown in France</w:t>
               </w:r>
@@ -3854,77 +3854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between formal thought disorder and cannabis use: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,667 +4648,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Attention-Deficit/Hyperactivity Disorder in Childhood and Adolescence With the Risk of Subsequent Psychotic Disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of topiramate for reducing impulsivity: A transdiagnostic systematic review and meta‐analysis of a common clinical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gering</w:t>
+                <w:t xml:space="preserve">Sophie‐athéna Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fourneret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐arthur Micoulaud-Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2020.4799⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.4-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541371v1</w:t>
+                <w:t xml:space="preserve">hal-04541360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of topiramate for reducing impulsivity: A transdiagnostic systematic review and meta‐analysis of a common clinical use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie‐athéna Chapron</w:t>
+                <w:t xml:space="preserve">Tobacco-induced sleep disturbances: A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+                <w:t xml:space="preserve">Stéphanie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐arthur Micoulaud-Franchi</w:t>
+                <w:t xml:space="preserve">Sébastien Couraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fcp.12710⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60, pp.101544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541360v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco-induced sleep disturbances: A systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Association of Attention-Deficit/Hyperactivity Disorder in Childhood and Adolescence With the Risk of Subsequent Psychotic Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lefebvre</w:t>
+                <w:t xml:space="preserve">Adrien Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Couraud</w:t>
+                <w:t xml:space="preserve">Pierre Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gronfier</w:t>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60, pp.101544. </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (5), pp.519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2021.101544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2020.4799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541345v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacotherapy of substance use disorders in the neuroscience-based nomenclature (NbN)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Carton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandra Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541381v1</w:t>
+                <w:t xml:space="preserve">inserm-03537514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacotherapy of substance use disorders in the neuroscience-based nomenclature (NbN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Louis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (12), pp.6475. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (2), pp.127-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of interest in extended-released buprenorphine: A survey among 366 French patients treated with buprenorphine or methadone</w:t>
               </w:r>
@@ -5467,51 +5467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5571,51 +5571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le syndrome sérotoninergique : une revue actualisée de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mégarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic prospects of cannabidiol for alcohol use disorder and alcohol-related damages on the liver and the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia de Ternay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Naassila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,51 +6366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Leal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Picot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.09.031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Oreve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sonie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Lodovico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Landmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811241308613" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai-Koupai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ripoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06242-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Salanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-024-02675-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Delchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carnicelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16141" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ajiji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02256-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541294v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El-Jammal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2023.2226203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/nss.s369859" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trabut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dalon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie B&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1021780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Longuet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ternay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-020-00780-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1092852920001613" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541371v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gering" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.4799" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541360v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#8208;ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12710" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541381v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108492" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulanger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30482-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#8217;amato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.08.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#8217;hondt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mont&#232;gue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9395-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516878v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00627" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Megarbane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LYO10224" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Leal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Picot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.09.031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Oreve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sonie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Lodovico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Landmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811241308613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai-Koupai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ripoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06242-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Salanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-024-02675-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Delchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carnicelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16141" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ajiji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02256-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El-Jammal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2023.2226203" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/nss.s369859" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trabut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dalon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie B&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1021780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Longuet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ternay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-020-00780-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1092852920001613" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#8208;ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12710" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gering" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.4799" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108492" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulanger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30482-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#8217;amato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.08.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#8217;hondt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mont&#232;gue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9395-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516878v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00627" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Megarbane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LYO10224" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>