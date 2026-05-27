--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -770,697 +770,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory Processing in Individuals With Attention-Deficit/Hyperactivity Disorder Compared With Control Populations: A Systematic Review and Meta-analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Review and Meta-Analysis: Acetaminophen Use During Pregnancy and the Risk of Neurodevelopmental Disorders in Childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Duchier</w:t>
+                <w:t xml:space="preserve">Anick Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gauld</w:t>
+                <w:t xml:space="preserve">Judith Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Hénault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Lisiane Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Pleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2025.02.019⟩</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2025.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158648v1</w:t>
+                <w:t xml:space="preserve">hal-05353814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Review and Meta-Analysis: Acetaminophen Use During Pregnancy and the Risk of Neurodevelopmental Disorders in Childhood</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Start Denver Model effectiveness in young autistic children: a large multicentric randomised controlled trial in two European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisiane Leal</w:t>
+                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyndie Picot</w:t>
+                <w:t xml:space="preserve">Marie-Joelle Oreve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Pleau</w:t>
+                <w:t xml:space="preserve">Sandrine Sonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Schroder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2025.09.031⟩</w:t>
+              <w:t xml:space="preserve">BMJ Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (1), pp.e301424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjment-2024-301424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353814v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Start Denver Model effectiveness in young autistic children: a large multicentric randomised controlled trial in two European countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Maude Geoffray</w:t>
+                <w:t xml:space="preserve">Sensory Processing in Individuals With Attention-Deficit/Hyperactivity Disorder Compared With Control Populations: A Systematic Review and Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joelle Oreve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Arnaud Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Sonie</w:t>
+                <w:t xml:space="preserve">Christophe Gauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Schroder</w:t>
+                <w:t xml:space="preserve">Léonie Hénault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (1), pp.e301424. </w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjment-2024-301424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2025.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144991v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
+                <w:t xml:space="preserve">Impact of psychedelics on craving in addiction: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+                <w:t xml:space="preserve">Sophie-Athéna Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Garcia-Argibay</w:t>
+                <w:t xml:space="preserve">Laura Di Lodovico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele de Prisco</w:t>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Arrondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaël Ayrolles</w:t>
+                <w:t xml:space="preserve">Camille Landmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmj-2025-085875⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02698811241308613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412974v1</w:t>
+                <w:t xml:space="preserve">hal-04952959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of psychedelics on craving in addiction: A systematic review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benefits and harms of ADHD interventions: umbrella review and platform for shared decision making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin J. Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie-Athéna Chapron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bonazzi</w:t>
+                <w:t xml:space="preserve">Miguel Garcia-Argibay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Di Lodovico</w:t>
+                <w:t xml:space="preserve">Michele de Prisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Ternay</w:t>
+                <w:t xml:space="preserve">Gonzalo Arrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Landmann</w:t>
+                <w:t xml:space="preserve">Anaël Ayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMJ - British Medical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.e085875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/02698811241308613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmj-2025-085875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952959v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary, alternative and integrative medicine for autism: an umbrella review and online platform</w:t>
               </w:r>
@@ -1708,2703 +1708,2703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental outcomes after prenatal exposure to lamotrigine monotherapy in women with epilepsy: a systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of pharmacological interventions for ADHD: protocol for an updated systematic review and dose–response network meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Peron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Georgia Salanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+                <w:t xml:space="preserve">Andrea Cipriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Ripoche</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.103. </w:t>
+              <w:t xml:space="preserve">Systematic Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12884-023-06242-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13643-024-02675-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541268v1</w:t>
+                <w:t xml:space="preserve">hal-04751360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of pharmacological interventions for ADHD: protocol for an updated systematic review and dose–response network meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental outcomes after prenatal exposure to lamotrigine monotherapy in women with epilepsy: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cipriani</w:t>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Emmanuelle Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (1), pp.256. </w:t>
+              <w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13643-024-02675-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12884-023-06242-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751360v1</w:t>
+                <w:t xml:space="preserve">hal-04541268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical and instrumental options for chronic rhinitis: A systematic review and PRISMA meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fieux</w:t>
+                <w:t xml:space="preserve">F. Carsuzaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Carsuzaa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Giroudon</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 140 (6), pp.279-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anorl.2023.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of clonidine for the treatment of impulse control disorder in Parkinson’s disease: a multicenter, parallel, randomised, double-blind, Phase 2b Clinical trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Timestit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Timestit</w:t>
+                <w:t xml:space="preserve">Domitille Dilly Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giordana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 270, pp.4851 - 4859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00415-023-11814-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-sectional study to evaluate hypovitaminosis C prevalence and risk factors in an acute geriatric unit in Lyon, France: the HYPO-VIT-C protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post‐prostatectomy anastomotic stenosis: systematic review and meta‐analysis of endoscopic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Delchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo González Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Quillon</w:t>
+                <w:t xml:space="preserve">Nicolas Morel-Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guittard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E. Blond</w:t>
+                <w:t xml:space="preserve">Damien Carnicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-075924⟩</w:t>
+              <w:t xml:space="preserve">BJU International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (3), pp.237-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bju.16141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04432154v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐prostatectomy anastomotic stenosis: systematic review and meta‐analysis of endoscopic treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cross-sectional study to evaluate hypovitaminosis C prevalence and risk factors in an acute geriatric unit in Lyon, France: the HYPO-VIT-C protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Goldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Delchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+                <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo González Serrano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Carnicelli</w:t>
+                <w:t xml:space="preserve">E. Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJU International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bju.16141⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (8), pp.e075924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2023-075924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541289v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04432154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Patrick Schaub</w:t>
+                <w:t xml:space="preserve">Risk of drug use during pregnancy: master protocol for living systematic reviews and meta-analyses performed in the metaPreg project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyndie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Ajiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Massardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
+              <w:t xml:space="preserve">Systematic Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13643-023-02256-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541278v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Options chirurgicales et instrumentales pour la rhinite chronique : une revue systématique avec méta-analyse PRISMA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Giroudon</w:t>
+                <w:t xml:space="preserve">Association between cannabis use and symptom dimensions in schizophrenia spectrum disorders: an individual participant data meta-analysis on 3053 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Patrick Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aforl.2023.08.005⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64 (6), pp.102199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468557v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of drug use during pregnancy: master protocol for living systematic reviews and meta-analyses performed in the metaPreg project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyndie Picot</w:t>
+                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célina Ducroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Ajiji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Massardier</w:t>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13643-023-02256-8⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541295v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value of Chest X-Ray and Chest Computed Tomography for Systemic Sarcoidosis Diagnosis in Undifferentiated Uveitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borciuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas El-Jammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Boussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Romain-Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocular Immunology and Inflammation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (2), pp.161-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09273948.2023.2226203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of Delayed Sleep/Wake Rhythm with Depression During the First COVID-19 Lockdown in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Derex</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Juliette Felician</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
+              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.1545-1557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/nss.s369859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541340v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Delayed Sleep/Wake Rhythm with Depression During the First COVID-19 Lockdown in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature and Science of Sleep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.1545-1557. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/nss.s369859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188551v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum Mature BDNF Level Is Associated with Remission Following ECT in Treatment-Resistant Depression</w:t>
+                <w:t xml:space="preserve">Management of alcohol-related liver disease: the French Association for the Study of the Liver and the French Alcohol Society clinical guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Psomiades</w:t>
+                <w:t xml:space="preserve">Alexandre Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mondino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Filipe Galvão</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Trabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Christophe Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci12020126⟩</w:t>
+              <w:t xml:space="preserve">Liver International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (6), pp.1330-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/liv.15221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818774v1</w:t>
+                <w:t xml:space="preserve">hal-03659915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of alcohol-related liver disease: the French Association for the Study of the Liver and the French Alcohol Society clinical guidelines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Limbic Stimulation Drives Mania in STN-DBS in Parkinson Disease: A Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moreno</w:t>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Moirand</w:t>
+                <w:t xml:space="preserve">Zhengyu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Jean Aubin</w:t>
+                <w:t xml:space="preserve">Teodor Danaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liver International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (6), pp.1330-1343. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92 (3), pp.411-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/liv.15221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.26434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03659915v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limbic Stimulation Drives Mania in STN-DBS in Parkinson Disease: A Prospective Study</w:t>
+                <w:t xml:space="preserve">Antipsychotic prescribing practices in real-life (APPREAL study): Findings from the French National Healthcare System Database (2007–2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyu Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Faustine Dalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodor Danaila</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloé Laurencin</w:t>
+                <w:t xml:space="preserve">Noémie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.26434⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1021780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222081v1</w:t>
+                <w:t xml:space="preserve">hal-04541301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipsychotic prescribing practices in real-life (APPREAL study): Findings from the French National Healthcare System Database (2007–2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+                <w:t xml:space="preserve">Association between formal thought disorder and cannabis use: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Dalon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bérard</w:t>
+                <w:t xml:space="preserve">Eric Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1021780⟩</w:t>
+              <w:t xml:space="preserve">npj Schizophrenia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41537-022-00286-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541301v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between formal thought disorder and cannabis use: a systematic review and meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Temporal trends in calls for suicide attempts to poison control centers in France during the COVID-19 pandemic: a nationwide study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Blanc-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fakra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+                <w:t xml:space="preserve">Morgane Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ambar Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Chi Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41537-022-00286-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (9), pp.901-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-022-00907-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959183v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trends in calls for suicide attempts to poison control centers in France during the COVID-19 pandemic: a nationwide study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Blanc-Brisset</w:t>
+                <w:t xml:space="preserve">Use of Topiramate in the Spectrum of Addictive and Eating Disorders: A Systematic Review Comparing Treatment Schemes, Efficacy, and Safety Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Cellier</w:t>
+                <w:t xml:space="preserve">Bernard Angerville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Ambar Akkaoui</w:t>
+                <w:t xml:space="preserve">Yannick Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Chi Tran</w:t>
+                <w:t xml:space="preserve">Julia De Ternay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (9), pp.901-913. </w:t>
+              <w:t xml:space="preserve">CNS Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.177-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-022-00907-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40263-020-00780-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789193v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Topiramate in the Spectrum of Addictive and Eating Disorders: A Systematic Review Comparing Treatment Schemes, Efficacy, and Safety Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gabapentinoid use in French most precarious populations: Insight from Lyon Permanent Access to Healthcare (PASS) units, 2016—1Q2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chappuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Longuet</w:t>
+                <w:t xml:space="preserve">Bertrand Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia De Ternay</w:t>
+                <w:t xml:space="preserve">Morgan Fahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40263-020-00780-y⟩</w:t>
+              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.448-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fcp.12726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03589670v1</w:t>
+                <w:t xml:space="preserve">hal-04541346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabapentinoid use in French most precarious populations: Insight from Lyon Permanent Access to Healthcare (PASS) units, 2016—1Q2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficacy and safety of topiramate in binge eating disorder: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Clerc</w:t>
+                <w:t xml:space="preserve">Marine Auffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Fahmi</w:t>
+                <w:t xml:space="preserve">Sylvain Iceta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Misslin</w:t>
+                <w:t xml:space="preserve">Guillaume Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (2), pp.448-452. </w:t>
+              <w:t xml:space="preserve">CNS Spectrums</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), pp.459-467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fcp.12726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1092852920001613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541346v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of vascular risk factors on clinical outcome in elderly patients with depression receiving electroconvulsive therapy</w:t>
               </w:r>
@@ -4416,51 +4416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4514,161 +4514,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of topiramate in binge eating disorder: a systematic review and meta-analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jurek</w:t>
+                <w:t xml:space="preserve">Association of Attention-Deficit/Hyperactivity Disorder in Childhood and Adolescence With the Risk of Subsequent Psychotic Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Auffret</w:t>
+                <w:t xml:space="preserve">Adrien Gering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Iceta</w:t>
+                <w:t xml:space="preserve">Pierre Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Grenet</w:t>
+                <w:t xml:space="preserve">Bruno Falissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Spectrums</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (5), pp.459-467. </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (5), pp.519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1092852920001613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2020.4799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541384v1</w:t>
+                <w:t xml:space="preserve">hal-04541371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of topiramate for reducing impulsivity: A transdiagnostic systematic review and meta‐analysis of a common clinical use</w:t>
               </w:r>
@@ -4916,827 +4916,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Attention-Deficit/Hyperactivity Disorder in Childhood and Adolescence With the Risk of Subsequent Psychotic Disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gering</w:t>
+                <w:t xml:space="preserve">Sandra Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fourneret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+                <w:t xml:space="preserve">Sophie Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Falissard</w:t>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2020.4799⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (12), pp.6475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541371v1</w:t>
+                <w:t xml:space="preserve">inserm-03537514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FcRn as a Transporter for Nasal Delivery of Biologics: A Systematic Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacotherapy of substance use disorders in the neuroscience-based nomenclature (NbN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bartier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louise Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22126475⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (2), pp.127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03537514v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacotherapy of substance use disorders in the neuroscience-based nomenclature (NbN)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Determinants of interest in extended-released buprenorphine: A survey among 366 French patients treated with buprenorphine or methadone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Trojak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bachellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chappuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2020.12.009⟩</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 220, pp.108492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541381v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of interest in extended-released buprenorphine: A survey among 366 French patients treated with buprenorphine or methadone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Disparate regulatory status of methylphenidate for adults with ADHD across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chappuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108492⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.e1-e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2215-0366(19)30482-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280782v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparate regulatory status of methylphenidate for adults with ADHD across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chappuy</w:t>
+                <w:t xml:space="preserve">Le syndrome sérotoninergique : une revue actualisée de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boulanger</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Mégarbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D’amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Dorey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2215-0366(19)30482-1⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541389v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome sérotoninergique : une revue actualisée de la littérature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mégarbane</w:t>
+                <w:t xml:space="preserve">Therapeutic prospects of cannabidiol for alcohol use disorder and alcohol-related damages on the liver and the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. D’amato</w:t>
+                <w:t xml:space="preserve">Mickael Naassila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Dorey</w:t>
+                <w:t xml:space="preserve">François Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.98-104. </w:t>
+              <w:t xml:space="preserve">Frontiers in Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphar.2019.00627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03860075v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Patient-Tailored Evidence-Based Approach for Developing Early Neuropsychological Training Programs in Addiction Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien D’hondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5820,289 +5820,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic prospects of cannabidiol for alcohol use disorder and alcohol-related damages on the liver and the brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia de Ternay</w:t>
+                <w:t xml:space="preserve">Le syndrome sérotoninergique : une revue actualisée de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikail Nourredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Naassila</w:t>
-[...145 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Megarbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. D’amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dorey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (2), pp.98-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6112,114 +5978,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défis méthodologiques dans les comparaisons indirectes de traitements : groupe contrôle externe et méta-analyse en réseau dose réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Claude Bernard - Lyon I, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025LYO10224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05480111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6366,51 +6232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Leal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Picot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pleau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.09.031" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Oreve" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sonie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Lodovico" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Landmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811241308613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai-Koupai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ripoche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06242-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Salanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-024-02675-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fieux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giroudon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432154v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075924" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Delchet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carnicelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16141" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.08.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ajiji" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02256-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541294v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El-Jammal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2023.2226203" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188551v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/nss.s369859" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trabut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15221" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541301v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dalon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie B&#233;rard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1021780" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Longuet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ternay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-020-00780-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clerc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misslin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12726" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541384v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1092852920001613" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#8208;ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12710" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gering" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.4799" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541381v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280782v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108492" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulanger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30482-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#8217;amato" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorey" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.08.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#8217;hondt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mont&#232;gue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9395-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516878v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00627" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541394v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Megarbane" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LYO10224" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248758v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikail Nourredine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2025-336762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Massy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lega" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089597" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bonazzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Peyroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jurek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Souiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Zufferey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/aut.2024.0202" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hornsey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Telesia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2024.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sousa Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm15050183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353814v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anick B&#233;rard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cottin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisiane Leal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyndie Picot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Pleau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.09.031" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05144991v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Maude Geoffray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joelle Oreve" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sonie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Schroder" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjment-2024-301424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05158648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie H&#233;nault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2025.02.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Di Lodovico" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Landmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811241308613" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin J. Gosling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Garcia-Argibay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele de Prisco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Arrondo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;l Ayrolles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2025-085875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Boisseleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Solmi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal Sandbank" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02256-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hcl.hal.science/hal-05411480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Lepage" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassai-Koupai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.70236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Salanti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cipriani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-024-02675-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ripoche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-023-06242-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541287v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carsuzaa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alexandru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Delchet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Gonz&#225;lez Serrano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morel-Journel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Carnicelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bju.16141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04432154v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blond" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-075924" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541295v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ajiji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Massardier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13643-023-02256-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Argote" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Baudin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Patrick Schaub" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541294v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borciuch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas El-Jammal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kodjikian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Boussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Romain-Scelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09273948.2023.2226203" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Felician" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galv&#227;o" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/nss.s369859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818774v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12020126" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trabut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moreno" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Moirand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Aubin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/liv.15221" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222081v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Danaila" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26434" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Dalon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie B&#233;rard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1021780" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fakra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-022-00286-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jollant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Blanc-Brisset" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Cellier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ambar Akkaoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Chi Tran" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-022-00907-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03589670v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angerville" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Longuet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia De Ternay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-020-00780-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541346v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Clerc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Fahmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Misslin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12726" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541384v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auffret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iceta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grenet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1092852920001613" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493588v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dorey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brunelin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2020.10.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gering" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fourneret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2020.4799" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie&#8208;ath&#233;na Chapron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12710" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541345v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Catoire" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gronfier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2021.101544" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03537514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Le Quellec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bartier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Louis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22126475" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Carton" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2020.12.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Trojak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bachellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108492" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541389v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boulanger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2215-0366(19)30482-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860075v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nourredine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno M&#233;garbane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D&#8217;amato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dorey" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.08.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02516878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naassila" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bailly" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2019.00627" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541393v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien D&#8217;hondt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mont&#232;gue" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Brion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11065-018-9395-3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Megarbane" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05480111v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025LYO10224" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>