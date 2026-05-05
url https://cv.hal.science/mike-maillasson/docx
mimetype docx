--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -125,51 +125,51 @@
                 <w:t xml:space="preserve">Identification of rare missense variants reducing cathepsin O secretion in families with intracranial aneurysm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milène Fréneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Blanchet</w:t>
+                <w:t xml:space="preserve">Raphaël Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -225,295 +225,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
+                <w:t xml:space="preserve">ID Card of Mcl-1 PROTAC degrader: From in silico design to biological validation in chemoresistant ovarian cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dilasser</w:t>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Rose</w:t>
+                <w:t xml:space="preserve">Jocelyn Pezeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Quemener</w:t>
+                <w:t xml:space="preserve">Nicolas Guedeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Ferrandez</w:t>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Hassoun</w:t>
+                <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (7), pp.102233. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17, pp.100336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2026.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239632v1</w:t>
+                <w:t xml:space="preserve">hal-05583537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitin-proteasome system dysregulation in FAM111B-related poikiloderma and phenotypic spectrum expansion: new case reports and long-term follow-up</w:t>
+                <w:t xml:space="preserve">A Rac-specific competitive inhibitor of guanine nucleotide binding reduces metastasis in triple-negative breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Vignard</w:t>
+                <w:t xml:space="preserve">Florian Dilasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Lindsay Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bigot</w:t>
+                <w:t xml:space="preserve">Agnès Quemener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Küry</w:t>
+                <w:t xml:space="preserve">Yann Ferrandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Besnard</w:t>
+                <w:t xml:space="preserve">Dorian Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 119, pp.105864. </w:t>
+              <w:t xml:space="preserve">Cell Reports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (7), pp.102233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xcrm.2025.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241261v1</w:t>
+                <w:t xml:space="preserve">hal-05239632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of potent Affitin-based bispecific NK cell engagers for the therapy of MSLN-expressing cancers</w:t>
               </w:r>
@@ -627,1436 +627,1436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05381179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Hepatic-like EPO as a Cause of Polycythemia</w:t>
+                <w:t xml:space="preserve">Ubiquitin-proteasome system dysregulation in FAM111B-related poikiloderma and phenotypic spectrum expansion: new case reports and long-term follow-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Martin</w:t>
+                <w:t xml:space="preserve">Virginie Vignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darko Maric</w:t>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salam Idriss</w:t>
+                <w:t xml:space="preserve">Anne Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delamare</w:t>
+                <w:t xml:space="preserve">Sébastien Küry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Le Roy</w:t>
+                <w:t xml:space="preserve">Thomas Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 392 (17), pp.1684-1697. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.105864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMoa2414954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269737v1</w:t>
+                <w:t xml:space="preserve">hal-05241261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombolysis by PLAT/tPA increases serum free IGF1 leading to a decrease of deleterious autophagy following brain ischemia</w:t>
+                <w:t xml:space="preserve">Identification of Hepatic-like EPO as a Cause of Polycythemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey M Thiebaut</w:t>
+                <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izaskun Buendia</w:t>
+                <w:t xml:space="preserve">Darko Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Ginet</w:t>
+                <w:t xml:space="preserve">Salam Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloise Lemarchand</w:t>
+                <w:t xml:space="preserve">Marine Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Boutagouga Boudjadja</w:t>
+                <w:t xml:space="preserve">Amandine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.1292-1317. </w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 392 (17), pp.1684-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1973339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1056/NEJMoa2414954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03353631v1</w:t>
+                <w:t xml:space="preserve">hal-05269737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hnRNP-A1 binds to the IRES of MELOE-1 antigen to promote its translation in stressed melanoma cells</w:t>
+                <w:t xml:space="preserve">Thrombolysis by PLAT/tPA increases serum free IGF1 leading to a decrease of deleterious autophagy following brain ischemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charpentier</w:t>
+                <w:t xml:space="preserve">Audrey M Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Dupré</w:t>
+                <w:t xml:space="preserve">Izaskun Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Fortun</w:t>
+                <w:t xml:space="preserve">Vanessa Ginet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Eloise Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boutagouga Boudjadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1878-0261.13088⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.1292-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1973339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334018v1</w:t>
+                <w:t xml:space="preserve">inserm-03353631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Targeting of IL-15Rα Is Sufficient to Reduce Inflammation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">hnRNP-A1 binds to the IRES of MELOE-1 antigen to promote its translation in stressed melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dalloba Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.886213⟩</w:t>
+              <w:t xml:space="preserve">Molecular Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.594-606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1878-0261.13088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03672135v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational modification, synthesis and biological evaluation of N-substituted phthalazinone derivatives designed to target interleukine-15 protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Targeting of IL-15Rα Is Sufficient to Reduce Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Quéméner</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dihia Meghnem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Sicard</w:t>
+                <w:t xml:space="preserve">Isabelle Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Leray</w:t>
+                <w:t xml:space="preserve">Sébastien Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalloba Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116161⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.886213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.886213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03214947v3</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03672135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Chains Tissue Plasminogen Activator Unifies Met and NMDA Receptor Signalling to Control Neuronal Survival</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rational modification, synthesis and biological evaluation of N-substituted phthalazinone derivatives designed to target interleukine-15 protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Douceau</w:t>
+                <w:t xml:space="preserve">Jimmy Smadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chevilley</w:t>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Varangot</w:t>
+                <w:t xml:space="preserve">Benoit Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Thiebaut</w:t>
+                <w:t xml:space="preserve">Aurélien Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (24), pp.13483. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.116161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222413483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2021.116161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03547069v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03214947v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombolysis by PLAT/tPA increases serum free IGF1 leading to a decrease of deleterious autophagy following brain ischemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Two-Chains Tissue Plasminogen Activator Unifies Met and NMDA Receptor Signalling to Control Neuronal Survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Hedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Douceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chevilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Varangot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiebaut</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Boutagouga Boudjadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1973339⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (24), pp.13483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222413483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509844v1</w:t>
+                <w:t xml:space="preserve">inserm-03547069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-15Rα membrane-anchorage either in cis or in trans is required for stabilization of IL-15 and optimal signaling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Thrombolysis by PLAT/tPA increases serum free IGF1 leading to a decrease of deleterious autophagy following brain ischemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaskun Buendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Ginet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Boutagouga Boudjadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jcs.236802⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1297-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2021.1973339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02345095v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Thiosialosides and Their Synergistic Interaction with Pathogenic Sialidases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amelie Saumonneau</w:t>
+                <w:t xml:space="preserve">IL-15Rα membrane-anchorage either in cis or in trans is required for stabilization of IL-15 and optimal signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bouckaert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Rui P Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Trillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805790⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.236802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140863v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02345095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching a cellulose hydrogel with a biologically active marine exopolysaccharide for cell-based cartilage engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivalent Thiosialosides and Their Synergistic Interaction with Pathogenic Sialidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Réthoré</w:t>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Weiss</w:t>
+                <w:t xml:space="preserve">Coralie Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sourice</w:t>
+                <w:t xml:space="preserve">Amelie Saumonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Beck-Cormier</w:t>
+                <w:t xml:space="preserve">Julie Bouckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (4), pp.1152 - 1164. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (9), pp.2358-2365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/term.2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01818096v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Small-Molecule Inhibitor of Interleukin 15: Pharmacophore-Based Virtual Screening and Hit Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romy Vomiandry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2101,1897 +2101,2031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01550121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel, smaller scaffold for Affitins: Showcase with binders specific for EpCAM.</w:t>
+                <w:t xml:space="preserve">Enriching a cellulose hydrogel with a biologically active marine exopolysaccharide for cell-based cartilage engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Kalichuk</w:t>
+                <w:t xml:space="preserve">E. Rederstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
+                <w:t xml:space="preserve">Gildas Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+                <w:t xml:space="preserve">Pierre Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Carrión</w:t>
+                <w:t xml:space="preserve">Sophie Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+                <w:t xml:space="preserve">Sarah Beck-Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.1152 - 1164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.26463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/term.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01629637v1</w:t>
+                <w:t xml:space="preserve">inserm-01818096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: Differential Fine-Tuning of IL-2- and IL-15- Dependent Functions by targeting their Common IL-2/15Rβ/γc Receptor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel, smaller scaffold for Affitins: Showcase with binders specific for EpCAM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frutoso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Valentina Kalichuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Renodon-Cornière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Carrión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1700046⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.26463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01524397v1</w:t>
+                <w:t xml:space="preserve">inserm-01629637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IL-34 and M-CSF form a novel heteromeric cytokine and regulate the M-CSF receptor activation and localization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Cutting Edge: Differential Fine-Tuning of IL-2- and IL-15- Dependent Functions by targeting their Common IL-2/15Rβ/γc Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dihia Meghnem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Morisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frutoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Trillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2015.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 198 (12), pp.4563-4568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1700046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01644778v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01524397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndecan-1 regulates the biological activities of interleukin-34</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">IL-34 and M-CSF form a novel heteromeric cytokine and regulate the M-CSF receptor activation and localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Segaliny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Chérel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.01.023⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (2), pp.170 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2015.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01644783v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01644778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly potent anti-CD20-RLI immunocytokine targeting established human B lymphoma in SCID mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurie Lajoie</w:t>
+                <w:t xml:space="preserve">Syndecan-1 regulates the biological activities of interleukin-34</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Segaliny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé</w:t>
+                <w:t xml:space="preserve">Erwan Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bessard</w:t>
+                <w:t xml:space="preserve">Michel Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mAbs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (4), pp.1026 - 1037. </w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (5), pp.1010 - 1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/mabs.28699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680794v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01644783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of the archaeal Sac7d scaffold protein to alternative library designs: characterization of anti-immunoglobulin G Affitins</w:t>
+                <w:t xml:space="preserve">Highly potent anti-CD20-RLI immunocytokine targeting established human B lymphoma in SCID mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Behar</w:t>
+                <w:t xml:space="preserve">Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bellinzoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Géraldine Teppaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauranne Paillard-Laurance</w:t>
+                <w:t xml:space="preserve">Laurie Lajoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro M. Alzari</w:t>
+                <w:t xml:space="preserve">Véronique Solé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/protein/gzs106⟩</w:t>
+              <w:t xml:space="preserve">mAbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.1026 - 1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/mabs.28699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03137902v1</w:t>
+                <w:t xml:space="preserve">hal-01680794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor targeting of the IL-15 superagonist RLI by an anti-GD2 antibody strongly enhances its antitumor potency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Solé</w:t>
+                <w:t xml:space="preserve">Tolerance of the archaeal Sac7d scaffold protein to alternative library designs: characterization of anti-immunoglobulin G Affitins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Behar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauranne Paillard-Laurance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M. Alzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijc.28059⟩</w:t>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzs106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440732v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03137902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of a chimeric soluble Fas ligand polymer with in vivo anti-tumor activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Daburon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Devaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Morello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Garrigue-Antar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (1), pp.e54000. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0054000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-Hapten Recognition at the Surface of Functionalized Liposomes Studied by SPR: Steric Hindrance of Pegylated Phospholipids in Stealth Liposomes Prepared for Targeted Radionuclide Delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Gestin</w:t>
+                <w:t xml:space="preserve">Tumor targeting of the IL-15 superagonist RLI by an anti-GD2 antibody strongly enhances its antitumor potency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cochonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Teppaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2011/368535⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijc.28059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02417966v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of interleukin-15 for higher E. coli expression and solubility</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of a sulfated exopolysaccharide produced by Altermonas infernus on bone biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Defontaine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carmen Ruiz-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baud'Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Quéméner</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/protein/gzq107⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.781-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwr002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02442555v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00667495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a sulfated exopolysaccharide produced by Altermonas infernus on bone biology.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Antibody-Hapten Recognition at the Surface of Functionalized Liposomes Studied by SPR: Steric Hindrance of Pegylated Phospholipids in Stealth Liposomes Prepared for Targeted Radionuclide Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Botosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heymann</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mougin-Degraef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Remaud-Le Saec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwr002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011, pp.368535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/368535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667495v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02417966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycosaminoglycans inhibit the adherence and the spreading of osteoclasts and their precursors: role in osteoclastogenesis and bone resorption.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nijole Gasiunas</w:t>
+                <w:t xml:space="preserve">Evolution of interleukin-15 for higher E. coli expression and solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Béhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Defontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur J Cell Biol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.283-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/protein/gzq107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00667533v1</w:t>
+                <w:t xml:space="preserve">inserm-02442555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and Characterization of an Inhibitor for Interleukin-31</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Linda Grimaud</w:t>
+                <w:t xml:space="preserve">Glycosaminoglycans inhibit the adherence and the spreading of osteoclasts and their precursors: role in osteoclastogenesis and bone resorption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baud'Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Ruiz-Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Ravon</w:t>
+                <w:t xml:space="preserve">Gaëtan Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josy Froger</w:t>
+                <w:t xml:space="preserve">Nijole Gasiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (20), pp.14955 - 14963. </w:t>
+              <w:t xml:space="preserve">Eur J Cell Biol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (1), pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.049163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680095v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00667533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor VIII-von Willebrand factor complex inhibits osteoclastogenesis and controls cell survival.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Definition and Characterization of an Inhibitor for Interleukin-31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Duplomb</w:t>
+                <w:t xml:space="preserve">Emilie Venereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mike Maillasson</w:t>
+                <w:t xml:space="preserve">Caroline Diveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Ravon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josy Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (20), pp.14955 - 14963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.049163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factor VIII-von Willebrand factor complex inhibits osteoclastogenesis and controls cell survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baud'Huin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Duplomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Téletchéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Maillasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284 (46), pp.31704-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M109.030312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00667507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4001,288 +4135,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Hepatic-like Erythropoietin with Enhanced Activity As a New Cause of Hereditary and Acquired Erythrocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darko Maric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Idriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th ASH Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Society of Hematology, Dec 2024, San Diego (CA), United States. pp.LBA-2-LBA-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2024-213000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune phenotype and IgG characteristics of Neu5Gc and alpha-1-3-gal double knock-out pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Conchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Perota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Judor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPITA/IXA/CTS Joint Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Melbourne, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4292,164 +4426,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation and characterization of non-cleavable rtPAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Maillasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vivien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Joint Meeting - 25th Congress of the International Society for Fibrinolysis and Proteolysis and Plasminogen Activation Workshop (ISFP/PA) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4596,51 +4730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05381179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermelyne Gravoueille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lambot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.omton.2025.201095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269737v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Maric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delamare" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2414954" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Thiebaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Buendia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ginet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Lemarchand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutagouga Boudjadja" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1973339" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Briand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13088" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03672135v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Meghnem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbieux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloba Keita" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.886213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03214947v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Smadja" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116161" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03547069v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hedou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Douceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevilley" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varangot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiebaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222413483" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509844v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818096v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rederstorff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2018" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Vomiandry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26463" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01524397v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frutoso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700046" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01644778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Segaliny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2015.05.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01644783v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.01.023" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teppaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.28699" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137902v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Paillard-Laurance" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzs106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cochonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28059" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873684v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daburon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Devaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morello" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054000" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Botosoa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Remaud-Le Saec" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/368535" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442555v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Defontaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzq107" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667495v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz-Velasco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nijole Gasiunas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.08.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680095v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Venereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diveu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josy Froger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.049163" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.030312" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-213000" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743980v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conchon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perota" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martinet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebatard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouvier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477295v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Fr&#233;neau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Blanchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bodet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Benichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Adel Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583537v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Pezeril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guedeney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2026.100336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dilasser" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Rose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Quemener" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hassoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2025.102233" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05381179v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Briolay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacien Petithomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermelyne Gravoueille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fresquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lambot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.omton.2025.201095" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vignard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Maillasson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien K&#252;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Besnard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105864" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Maric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Idriss" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delamare" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Le Roy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa2414954" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03353631v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Thiebaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun Buendia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ginet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Lemarchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Boutagouga Boudjadja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2021.1973339" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charpentier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dupr&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fortun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Briand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13088" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03672135v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dihia Meghnem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morisseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloba Keita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.886213" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03214947v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Smadja" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sicard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116161" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03547069v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hedou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Douceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chevilley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Varangot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiebaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222413483" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509844v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02345095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui P Sousa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236802" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140863v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Assailly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saumonneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bouckaert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805790" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550121v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Arzel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Vomiandry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.7b00485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818096v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rederstorff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01629637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Kalichuk" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Renodon-Corni&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine B&#233;har" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.26463" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01524397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frutoso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1700046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01644778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Segaliny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brulin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2015.05.029" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01644783v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mortier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ch&#233;rel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.01.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680794v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Teppaz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lajoie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bessard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/mabs.28699" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03137902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Behar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Paillard-Laurance" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M. Alzari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzs106" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Daburon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Devaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Garrigue-Antar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054000" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440732v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cochonneau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.28059" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ruiz-Velasco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baud'Huin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwr002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417966v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Botosoa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mougin-Degraef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Remaud-Le Saec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gestin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/368535" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02442555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sole" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Defontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/protein/gzq107" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jego" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nijole Gasiunas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.08.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Venereau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diveu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josy Froger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.049163" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00667507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Duplomb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane T&#233;letch&#233;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.030312" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2024-213000" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743980v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Salama" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conchon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perota" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Martinet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Judor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lebatard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouvier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hommet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>