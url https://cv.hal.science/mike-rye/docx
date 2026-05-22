--- v0 (2026-03-10)
+++ v1 (2026-05-22)
@@ -859,169 +859,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChemFeat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Michael Rye</w:t>
+                <w:t xml:space="preserve">MolPred</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Michael Rye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:97647e8cc377bcb350f3169bdf1218da6f0152bf;origin=https://gitlab.inria.fr/jrye/chemfeat.git;visit=swh:1:snp:02443124ed4ee0d8d724fefd38bf9b271361cc09;anchor=swh:1:rev:25bfa1d9d55358292cbdf185f96f20c4d9f17893⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:30804037d1dfde5004422d725625b765d5e68101;origin=https://gitlab.inria.fr/jrye/molpred.git;visit=swh:1:snp:401a0b556180686321959104732de8127df4f235;anchor=swh:1:rev:5dd0d37ab787a10a0b3baa55e685c7c83a8071f0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248197v1</w:t>
+                <w:t xml:space="preserve">hal-04248217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MolPred</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan-Michael Rye</w:t>
+                <w:t xml:space="preserve">ChemFeat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Michael Rye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:30804037d1dfde5004422d725625b765d5e68101;origin=https://gitlab.inria.fr/jrye/molpred.git;visit=swh:1:snp:401a0b556180686321959104732de8127df4f235;anchor=swh:1:rev:5dd0d37ab787a10a0b3baa55e685c7c83a8071f0⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:97647e8cc377bcb350f3169bdf1218da6f0152bf;origin=https://gitlab.inria.fr/jrye/chemfeat.git;visit=swh:1:snp:02443124ed4ee0d8d724fefd38bf9b271361cc09;anchor=swh:1:rev:25bfa1d9d55358292cbdf185f96f20c4d9f17893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248217v1</w:t>
+                <w:t xml:space="preserve">hal-04248197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1279,51 +1279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr03400a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiping Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05383d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e229160ec54cad819527ce8726ddff662933a5c;origin=https://gitlab.inria.fr/jrye/hydronaut.git;visit=swh:1:snp:bf5f6a804696373ea8ad4b34e7d25a93ea922185;anchor=swh:1:rev:39fe2327cfc98544d039d53c0189fc4469dfac3f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248197v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97647e8cc377bcb350f3169bdf1218da6f0152bf;origin=https://gitlab.inria.fr/jrye/chemfeat.git;visit=swh:1:snp:02443124ed4ee0d8d724fefd38bf9b271361cc09;anchor=swh:1:rev:25bfa1d9d55358292cbdf185f96f20c4d9f17893" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248217v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30804037d1dfde5004422d725625b765d5e68101;origin=https://gitlab.inria.fr/jrye/molpred.git;visit=swh:1:snp:401a0b556180686321959104732de8127df4f235;anchor=swh:1:rev:5dd0d37ab787a10a0b3baa55e685c7c83a8071f0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01578070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Michael Rye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Trujillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04650578v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Quiblier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leclerc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Truong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Hannou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.01.026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lerouge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellarin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerm&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr03400a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01427607v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michael Rye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Broyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06406" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Manchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taiping Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jamois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4nr05383d" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9e229160ec54cad819527ce8726ddff662933a5c;origin=https://gitlab.inria.fr/jrye/hydronaut.git;visit=swh:1:snp:bf5f6a804696373ea8ad4b34e7d25a93ea922185;anchor=swh:1:rev:39fe2327cfc98544d039d53c0189fc4469dfac3f" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30804037d1dfde5004422d725625b765d5e68101;origin=https://gitlab.inria.fr/jrye/molpred.git;visit=swh:1:snp:401a0b556180686321959104732de8127df4f235;anchor=swh:1:rev:5dd0d37ab787a10a0b3baa55e685c7c83a8071f0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:97647e8cc377bcb350f3169bdf1218da6f0152bf;origin=https://gitlab.inria.fr/jrye/chemfeat.git;visit=swh:1:snp:02443124ed4ee0d8d724fefd38bf9b271361cc09;anchor=swh:1:rev:25bfa1d9d55358292cbdf185f96f20c4d9f17893" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01578070v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>