--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1892,265 +1892,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
+                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdessadk Anagri</w:t>
+                <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
+              <w:t xml:space="preserve">kona powder and particle journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.160--171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978437v1</w:t>
+                <w:t xml:space="preserve">hal-02148541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadk Anagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Li</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">kona powder and particle journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35, pp.160--171. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.e1800071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148541v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of sucrose: Elucidation of the drying kinetics according to the relative humidity by considering external and internal mass transfer</w:t>
               </w:r>
@@ -2905,760 +2905,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jelena Macak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757230v1</w:t>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757224v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Nos</w:t>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+                <w:t xml:space="preserve">hal-04757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442313v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757293v1</w:t>
+                <w:t xml:space="preserve">hal-04757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757288v1</w:t>
+                <w:t xml:space="preserve">hal-04757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
               </w:r>
@@ -3765,103 +3765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
@@ -4384,502 +4384,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed sound-absorbing materials with double porosity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Wilkinson</w:t>
+                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st International Congress and Exposition on Noise Control Engineering (Inter-noise 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757208v1</w:t>
+                <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for the development and optimization of Periodic Open Cell Structured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">17th OpenFOAM Workshop (OFW17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417584v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the development and optimization of Periodic Open Cell Structured reactors</w:t>
+                <w:t xml:space="preserve">Méthodologie pour la simulation et l’optimisation de réacteurs structurés (Periodic Open Cell Structured reactors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pozzobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th OpenFOAM Workshop (OFW17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th French/Belgian OpenFOAM® users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757551v1</w:t>
+                <w:t xml:space="preserve">hal-04757553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la simulation et l’optimisation de réacteurs structurés (Periodic Open Cell Structured reactors)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Luart</w:t>
+                <w:t xml:space="preserve">3D printed sound-absorbing materials with double porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz G Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th French/Belgian OpenFOAM® users conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st International Congress and Exposition on Noise Control Engineering (Inter-noise 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757553v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
               </w:r>
@@ -5226,247 +5226,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing and flow chemistry applied to the development of catalytic structured reactors</w:t>
+                <w:t xml:space="preserve">Additive manufacturing, residence time distribution characterization and flow chemistry applied to the development of microreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation de la Société Chimique de France (JF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">International Congress of Chemical and Process Engineering (CHISA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Congress, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757548v1</w:t>
+                <w:t xml:space="preserve">hal-04757185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing, residence time distribution characterization and flow chemistry applied to the development of microreactors</w:t>
+                <w:t xml:space="preserve">Additive manufacturing and flow chemistry applied to the development of catalytic structured reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Chemical and Process Engineering (CHISA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual Congress, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées de Formulation de la Société Chimique de France (JF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757185v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
               </w:r>
@@ -5603,51 +5603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6154,316 +6154,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD study of the pressure drop in Periodic Open Cell Structures and the influence of their geometric properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757277v1</w:t>
+                <w:t xml:space="preserve">hal-04757274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD study of the pressure drop in Periodic Open Cell Structures and the influence of their geometric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757274v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Khashayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6751,103 +6751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moussalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journée des doctorants et post-doctorants de l' Institut des Matériaux de Paris Centre (IMPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Matériaux de Paris Centre (IMPC) - UPMC, Feb 2018, Paris, France</w:t>
@@ -7303,51 +7303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
@@ -7370,325 +7370,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Samain</w:t>
+                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757258v1</w:t>
+                <w:t xml:space="preserve">hal-04757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757252v1</w:t>
+                <w:t xml:space="preserve">hal-04757258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Khashayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moussalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
@@ -7832,390 +7832,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
+                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757149v1</w:t>
+                <w:t xml:space="preserve">hal-04757122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757122v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayra Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388822v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
               </w:r>
@@ -8447,51 +8447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9183,51 +9183,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unresolved CFD-DEM simulation of a pilot-scale pneumatic conveying system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9360,51 +9360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Kalb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
@@ -9808,51 +9808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9972,51 +9972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10054,51 +10054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project), The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10304,51 +10304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the physical and flow properties of non-conventional solids for pneumatic conveying (PHOBARS project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11517,51 +11517,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C0D90CB"/>
+    <w:nsid w:val="EB777965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11748,51 +11748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikel-leturia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-6044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashayar Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leturia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2020.01.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ronga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH56HJCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bensakhria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0586" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757548v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013COMP2097" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757574v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikel-leturia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-6044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashayar Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leturia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2020.01.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ronga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH56HJCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bensakhria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013COMP2097" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757574v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>