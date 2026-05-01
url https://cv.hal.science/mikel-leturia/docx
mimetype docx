--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -166,295 +166,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
+                <w:t xml:space="preserve">Batch Reactor Design and Conception at Laboratory Scale for Solid-State Anaerobic Digestion: Practical Comparison Between 3D-Printed Digesters and Conventional Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+                <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Daouk</w:t>
+                <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 453, pp.120636. </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation11010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961412v1</w:t>
+                <w:t xml:space="preserve">hal-04900909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Reactor Design and Conception at Laboratory Scale for Solid-State Anaerobic Digestion: Practical Comparison Between 3D-Printed Digesters and Conventional Methods</w:t>
+                <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Naji</w:t>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Luart</w:t>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.120636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation11010041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900909v1</w:t>
+                <w:t xml:space="preserve">hal-04961412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optimization of biobased carbon adsorbent monoliths from chitosan-polybenzoxazine for efficient CO2 capture</w:t>
               </w:r>
@@ -479,51 +479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Delevingne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -600,51 +600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -842,103 +842,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of microstructured reactors for organometallic catalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (4), pp.702-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -998,77 +998,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 243, pp.125106. </w:t>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two powder conditioning methods to improve UO2 powder flowability for press die filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1383,64 +1383,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel technique for Residence Time Distribution (RTD) measurements in solids unit operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of caking for crystalline materials: Comparison and statistical analysis of three mechanical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1777,51 +1777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of different storage bed designs of a solid-state hydrogen tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1911,51 +1911,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessadk Anagri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Moussalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2162,51 +2162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2279,51 +2279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the role of capillary condensation in wet caking of powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flow properties of cohesive powders: A comparative study of traditional and new testing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural gas oxy-combustion with flue gas recycling for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bensakhria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2621,6545 +2621,6670 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
+                <w:t xml:space="preserve">ABOUT THE MODELING OF GRANULAR FLOW IN ROTARY DRUMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charbel El Hajj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Gand (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371453v1</w:t>
+                <w:t xml:space="preserve">hal-05596627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ablitzer</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442233v1</w:t>
+                <w:t xml:space="preserve">hal-05371453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Nos</w:t>
+                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Guerin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442313v1</w:t>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757293v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757288v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757224v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757230v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748040v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757299v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757240v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Drelich</w:t>
+                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757555v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formula XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757218v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417584v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the development and optimization of Periodic Open Cell Structured reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie pour la simulation et l’optimisation de réacteurs structurés (Periodic Open Cell Structured reactors)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th OpenFOAM Workshop (OFW17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th French/Belgian OpenFOAM® users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757551v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la simulation et l’optimisation de réacteurs structurés (Periodic Open Cell Structured reactors)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for the development and optimization of Periodic Open Cell Structured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th French/Belgian OpenFOAM® users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th OpenFOAM Workshop (OFW17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757553v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed sound-absorbing materials with double porosity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Wilkinson</w:t>
+                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st International Congress and Exposition on Noise Control Engineering (Inter-noise 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757208v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D printed sound-absorbing materials with double porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz G Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st International Congress and Exposition on Noise Control Engineering (Inter-noise 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417134v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D printed microreactors for organometallic catalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering (CHISA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la Distribution de Temps de Séjour dans des réacteurs structurés fabriqués par impression 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757286v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing, residence time distribution characterization and flow chemistry applied to the development of microreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la Distribution de Temps de Séjour dans des réacteurs structurés fabriqués par impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Chemical and Process Engineering (CHISA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual Congress, Czech Republic</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757185v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing and flow chemistry applied to the development of catalytic structured reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing, residence time distribution characterization and flow chemistry applied to the development of microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation de la Société Chimique de France (JF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">International Congress of Chemical and Process Engineering (CHISA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Congress, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757548v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+                <w:t xml:space="preserve">Additive manufacturing and flow chemistry applied to the development of catalytic structured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Daouk</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées de Formulation de la Société Chimique de France (JF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417604v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence Time Distribution characterization of additive manufactured microstructured reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denis Luart</w:t>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology (ECCE 13 &amp; ECAB 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online Event, France</w:t>
+              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757191v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residence Time Distribution characterization of additive manufactured microstructured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">3th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology (ECCE 13 &amp; ECAB 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757282v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing, flow chemistry and multi-physics simulation applied to the development and optimization of microreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intechem Process 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757547v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive manufacturing, flow chemistry and multi-physics simulation applied to the development and optimization of microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Intechem Process 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757560v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Buot de L'Epine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757167v1</w:t>
+                <w:t xml:space="preserve">hal-04757560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
+                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757274v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD study of the pressure drop in Periodic Open Cell Structures and the influence of their geometric properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757277v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD study of the pressure drop in Periodic Open Cell Structures and the influence of their geometric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978408v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intechem Process 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">16ème Journée des doctorants et post-doctorants de l' Institut des Matériaux de Paris Centre (IMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Matériaux de Paris Centre (IMPC) - UPMC, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757544v1</w:t>
+                <w:t xml:space="preserve">hal-04019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757270v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée des doctorants et post-doctorants de l' Institut des Matériaux de Paris Centre (IMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Matériaux de Paris Centre (IMPC) - UPMC, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Intechem Process 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019346v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757265v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spheroidization of UO$_2$ powders on the filling of press molds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Leturia</w:t>
+                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Particle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338965v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes rheologiques de melanges de poudres d'oxyde d'uranium</w:t>
+                <w:t xml:space="preserve">Impact of spheroidization of UO$_2$ powders on the filling of press molds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Saleh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Matheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338598v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Matheron</w:t>
+                <w:t xml:space="preserve">Etude des proprietes rheologiques de melanges de poudres d'oxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757256v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757258v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025956v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757155v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757122v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388822v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Homayra Tavares</w:t>
+                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guessasma</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757149v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayra Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757097v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
+                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757102v1</w:t>
+                <w:t xml:space="preserve">hal-04757097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757542v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757113v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ronga</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757249v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulabilité des poudres fines : étude comparative des méthodes de caractérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757540v1</w:t>
+                <w:t xml:space="preserve">hal-04757249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas oxy-combustion with flue gas recycling for CO2 capture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coulabilité des poudres fines : étude comparative des méthodes de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Chemical and Process Engineering (CHISA 2010) and 7th European Congress of Chemical Engineering (ECCE 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757085v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Natural gas oxy-combustion with flue gas recycling for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bensakhria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+              <w:t xml:space="preserve">19th International Congress of Chemical and Process Engineering (CHISA 2010) and 7th European Congress of Chemical Engineering (ECCE 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757538v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of ZrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPRI Annual General Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9169,1337 +9294,1337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unresolved CFD-DEM simulation of a pilot-scale pneumatic conveying system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Modelling (DEM) of a granular material mixer: Zirconium sponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Kalb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of activated carbon materials derived from phenolic resin for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE&amp;ECAB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM simulation to predict powder flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARTEC 2023 International congress on particle technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of spherical and non-spherical particles in a rotary drum: Metamodels for calibrating the friction coefficients in a rotary drum from DEM simuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partec 2023 (International Congress on Particle Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation DEM d’un mélangeur de milieux granulaires : Eponge de zirconium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Kalb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project), The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rhéologique de particules de différentes tailles : comparaison de deux méthodes de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the physical and flow properties of non-conventional solids for pneumatic conveying (PHOBARS project)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10518,51 +10643,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10572,527 +10697,527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials and Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Springer International Publishing, pp.331-355, 2023, Stem Cell Biology and Regenerative Medicine, 978-3-031-35832-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35832-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Ingénierie et accidentologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2259, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-j2259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Concepts de base et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2258, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-j2258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Particules fines et nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4101, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-j4101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Bases et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4100, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v2-j4100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11102,143 +11227,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distribution du temps de séjour dans un réacteur hétérogène fluides/solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR3118667. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11248,100 +11373,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation des réacteurs à lit fluidisé de carbochloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie de Compiègne (UTC), 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2013COMP2097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04757609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11351,105 +11476,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des procédés solides divisés par la maîtrise des propriétés d’écoulement et des phénomènes de transfert fluide-solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie de Compiègne (UTC), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04757574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11517,51 +11642,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB777965"/>
+    <w:nsid w:val="533D01C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11748,51 +11873,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikel-leturia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-6044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashayar Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leturia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2020.01.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ronga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH56HJCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bensakhria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757551v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757208v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0586" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757547v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019346v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338965v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757540v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757085v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757609v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013COMP2097" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757574v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikel-leturia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-6044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashayar Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leturia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2020.01.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ronga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH56HJCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bensakhria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0586" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338598v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013COMP2097" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>