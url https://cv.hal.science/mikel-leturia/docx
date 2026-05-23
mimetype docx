--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -166,295 +166,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch Reactor Design and Conception at Laboratory Scale for Solid-State Anaerobic Digestion: Practical Comparison Between 3D-Printed Digesters and Conventional Methods</w:t>
+                <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dujany</w:t>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura André</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Naji</w:t>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Luart</w:t>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 453, pp.120636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fermentation11010041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900909v1</w:t>
+                <w:t xml:space="preserve">hal-04961412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the influence of model powder characteristics on their flowability using correlation matrices</w:t>
+                <w:t xml:space="preserve">Batch Reactor Design and Conception at Laboratory Scale for Solid-State Anaerobic Digestion: Practical Comparison Between 3D-Printed Digesters and Conventional Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+                <w:t xml:space="preserve">Arnaud Dujany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+                <w:t xml:space="preserve">Laura André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+                <w:t xml:space="preserve">Amar Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Daouk</w:t>
+                <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 453, pp.120636. </w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.120636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fermentation11010041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961412v1</w:t>
+                <w:t xml:space="preserve">hal-04900909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and optimization of biobased carbon adsorbent monoliths from chitosan-polybenzoxazine for efficient CO2 capture</w:t>
               </w:r>
@@ -479,51 +479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Delevingne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -568,377 +568,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr12081604⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707326v1</w:t>
+                <w:t xml:space="preserve">hal-04613063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dense powder flow in a rotating drum: Comparison of CFD to experimental measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Herbelet</w:t>
+                <w:t xml:space="preserve">Efficient Preparation and Optimization of Activated Carbon Monoliths from Resorcinol-Formaldehyde Resins for CO2 Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 444, pp.119981. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.1604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12081604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613063v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive manufacturing of microstructured reactors for organometallic catalytic reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (4), pp.702-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -998,77 +998,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 243, pp.125106. </w:t>
@@ -1119,51 +1119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two powder conditioning methods to improve UO2 powder flowability for press die filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1383,90 +1383,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel technique for Residence Time Distribution (RTD) measurements in solids unit operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (2), pp.611-618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1647,90 +1647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of caking for crystalline materials: Comparison and statistical analysis of three mechanical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 195, pp.218-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1777,51 +1777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of different storage bed designs of a solid-state hydrogen tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,265 +1892,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessadk Anagri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">kona powder and particle journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (11), pp.e1800071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148541v1</w:t>
+                <w:t xml:space="preserve">hal-01978437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor coupled with an air atmospheric pressure plasma jet for the surface treatment of polypropylene particles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of the periodic motion in a powder rheometer and development of a new flowability testing method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (11), pp.e1800071. </w:t>
+              <w:t xml:space="preserve">kona powder and particle journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.160--171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap201800071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14356/kona.2018002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978437v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caking of sucrose: Elucidation of the drying kinetics according to the relative humidity by considering external and internal mass transfer</w:t>
               </w:r>
@@ -2162,77 +2162,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 212, pp.298-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2279,90 +2279,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the role of capillary condensation in wet caking of powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Afrassiabian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Guessasma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 110, pp.245-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2396,51 +2396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flow properties of cohesive powders: A comparative study of traditional and new testing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural gas oxy-combustion with flue gas recycling for CO2 capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Bensakhria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2621,6670 +2621,7045 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABOUT THE MODELING OF GRANULAR FLOW IN ROTARY DRUMS</w:t>
+                <w:t xml:space="preserve">Experimental approaches for understanding and predicting lignocellulosic biomass flows in valorization processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Lachin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2026, Gand (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Biomass (IConBM2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05596627v1</w:t>
+                <w:t xml:space="preserve">hal-05629917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Experimental approaches for characterizing, understanding and predicting lignocellulosic biomass flows in valorization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">10th World Congress on Particle Technology (WCPT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371453v1</w:t>
+                <w:t xml:space="preserve">hal-05629910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Bonded particle DEM simulation of zirconium sponge crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Ablitzer</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Barronpena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">10th World Congress on Particle Technology (WCPT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442233v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+                <w:t xml:space="preserve">About the modeling of granular flow in rotary drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lachin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Debacq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Nos</w:t>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Simulation and Modelling in the Food and Bio-Industry (FOODSIM'2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629841v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Coupling of experiments and DEM simulation for powder flow understanding and prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">International Congress on Particle Technology (PARTEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442313v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of experimental and numerical methods for understanding and predicting lignocellulosic biomass flows in its valorization processes: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety  (TS3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757293v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757288v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of UO2 particles behavior in a powder rheometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757224v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic conveying of irregular solids: experimental study and CFD- DEM simulation at pilot scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Morin</w:t>
+                <w:t xml:space="preserve">Étude et modélisation des phénomènes de transport et réactionnels dans un four à vis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojonirina Randriamanantena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Nos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Conveying and Handling of Particulate Solids (CHoPS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées 2024 du GDR Morphea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Morphea - GDR n° 2021, Jun 2024, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757230v1</w:t>
+                <w:t xml:space="preserve">hal-04629841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tutoriel - Echantillonnage des milieux divisés (poudres, émulsions, suspensions) : Théorie, Pratique et Etude de cas industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04748040v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale et simulation CFD-DEM du transport pneumatique à échelle pilote en vue de l’étude de solides non conventionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Macak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757299v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Debacq</w:t>
+                <w:t xml:space="preserve">Couplage expérimentation et simulation DEM pour la compréhension et la prédiction de l’écoulement de poudres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">11ème Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757240v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Captage du CO2 par procédé Temperature Swing Adsorption (TSA) assisté par énergie solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souraya Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+                <w:t xml:space="preserve">Ugo Pelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delbecq</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Bougeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formula XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417408v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04748040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude hydrodynamique du transport pneumatique de solides non- conventionnels et simulation CFD-DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Drelich</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Macak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757555v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling dense powder flow with CFD inside a rotating drum and a screw reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+                <w:t xml:space="preserve">Lucas Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lemerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Herbelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Debacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757218v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la simulation et l’optimisation de réacteurs structurés (Periodic Open Cell Structured reactors)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franco Otaola</w:t>
+                <w:t xml:space="preserve">Preparation of robust carbon monoliths derived from phenolic resin for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Luart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th French/Belgian OpenFOAM® users conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Formula XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757553v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the development and optimization of Periodic Open Cell Structured reactors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+                <w:t xml:space="preserve">Développement de charbon actif à partir de résine phénolique pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Delevingne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Luart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th OpenFOAM Workshop (OFW17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Chimie Durable 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Division de Chimie Durable de la SCF, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757551v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology (ECCE 14 &amp; ECAB 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417584v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed sound-absorbing materials with double porosity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation expérimentale de la Distribution de Temps de Séjour dans des réacteurs structurés fabriqués par impression 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st International Congress and Exposition on Noise Control Engineering (Inter-noise 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2022_0586⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04757208v1</w:t>
+                <w:t xml:space="preserve">hal-04757286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of 3D printed microreactors for organometallic catalytic reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printed sound-absorbing materials with double porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz G Zieliński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering (CHISA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st International Congress and Exposition on Noise Control Engineering (Inter-noise 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2022_0586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757193v1</w:t>
+                <w:t xml:space="preserve">hal-04757208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Development of nitrogen-enriched porous carbons from polybenzoxazines for CO2 separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">Journées de Formulation 2022 de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417134v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de la Distribution de Temps de Séjour dans des réacteurs structurés fabriqués par impression 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for the development and optimization of Periodic Open Cell Structured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés (SFGP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17th OpenFOAM Workshop (OFW17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757286v1</w:t>
+                <w:t xml:space="preserve">hal-04757551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing, residence time distribution characterization and flow chemistry applied to the development of microreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie pour la simulation et l’optimisation de réacteurs structurés (Periodic Open Cell Structured reactors)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pozzobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Chemical and Process Engineering (CHISA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Virtual Congress, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th French/Belgian OpenFOAM® users conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757185v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing and flow chemistry applied to the development of catalytic structured reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of 3D printed microreactors for organometallic catalytic reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Formulation de la Société Chimique de France (JF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Compiègne, France</w:t>
+              <w:t xml:space="preserve">26th International Congress of Chemical and Process Engineering (CHISA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757548v1</w:t>
+                <w:t xml:space="preserve">hal-04757193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">An optimal calibration procedure for the Discrete Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farheez Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Beaunac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417604v1</w:t>
+                <w:t xml:space="preserve">hal-04417134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residence Time Distribution characterization of additive manufactured microstructured reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology (ECCE 13 &amp; ECAB 6)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online Event, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757191v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation de la quantité de poudre dans un protocole de caractérisation des propriétés rhéologiques à l’aide d’un rhéomètre FT4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive manufacturing and flow chemistry applied to the development of catalytic structured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences et Technologies des Poudres et Matériaux Frittés (STPMF 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Journées de Formulation de la Société Chimique de France (JF 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757282v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing, flow chemistry and multi-physics simulation applied to the development and optimization of microreactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing, residence time distribution characterization and flow chemistry applied to the development of microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Otaola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intechem Process 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Compiègne, France</w:t>
+              <w:t xml:space="preserve">International Congress of Chemical and Process Engineering (CHISA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Virtual Congress, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757547v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Méthode optimisée de calibrage des paramètres de simulation par la méthode des éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farheez Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Colloque « Science et Technologie des Poudres et Matériaux frittés (STPMF 2021) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757560v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residence Time Distribution characterization of additive manufactured microstructured reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Leturia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
+              <w:t xml:space="preserve">3th European Congress of Chemical Engineering and 6th European Congress of Applied Biotechnology (ECCE 13 &amp; ECAB 6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online Event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757167v1</w:t>
+                <w:t xml:space="preserve">hal-04757191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive manufacturing, flow chemistry and multi-physics simulation applied to the development and optimization of microreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Intechem Process 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757274v1</w:t>
+                <w:t xml:space="preserve">hal-04757547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD study of the pressure drop in Periodic Open Cell Structures and the influence of their geometric properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séchage de gouttes isolées en lévitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franco Otaola</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorick Buot de L'Epine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GDR MORPHEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757277v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">UO2 powder characteristics and flowability: Impact of powder metallurgy process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée des doctorants et post-doctorants de l' Institut des Matériaux de Paris Centre (IMPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Matériaux de Paris Centre (IMPC) - UPMC, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Powder Metallurgy Congress (EuroPM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Virtual Congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019346v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CFD study of the pressure drop in Periodic Open Cell Structures and the influence of their geometric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978408v1</w:t>
+                <w:t xml:space="preserve">hal-04757277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+                <w:t xml:space="preserve">Influence d’un mélangeur en V sur les caractéristiques physiques et rhéologiques de poudres d’oxyde d’uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Beaunac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intechem Process 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de la Société Française de Génie des Procédés (SFGP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757544v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des proprietes rheologiques de melanges de poudres d'oxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757270v1</w:t>
+                <w:t xml:space="preserve">cea-02338598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental investigation of a Wurster type fluidized bed reactor (W-FBR) coupled with an air Atmospheric Pressure Plasma Jet (APPJ) for the treament of PolyPropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">16 th International Conference on Plasma Surface Engineering (PSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Garmish-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757265v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spheroidization of UO$_2$ powders on the filling of press molds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Leturia</w:t>
+                <w:t xml:space="preserve">Etude expérimentale et numérique d’un système de stockage d’hydrogène sous forme solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress on Particle Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Intechem Process 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338965v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes rheologiques de melanges de poudres d'oxyde d'uranium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the influence of nano-additives on powder fluidization properties with the Anton Paar Powder Rheometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Compiègne, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338598v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Moscosa-Santillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">16ème Journée des doctorants et post-doctorants de l' Institut des Matériaux de Paris Centre (IMPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Matériaux de Paris Centre (IMPC) - UPMC, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757252v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etude de l’influence des transferts thermiques interne et externe sur les cinétiques apparentes dans différentes configurations de lit d’hydrure métallique pour le stockage d’hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Matheron</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">9ème Colloque Sciences et Technologies des Poudres (STP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757256v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of spheroidization of UO$_2$ powders on the filling of press molds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">8th World Congress on Particle Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757258v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Comparison of three mechanical tests for characterizing sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025956v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés rhéologiques de poudres d'oxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Madian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Matheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757155v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A novel technique for particle residence time distribution measurement in solid unit operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757122v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and experimental study of a Wurster type fluidized-bed reactor coupled with an atmospheric pressure plasma jet (APPJ) for the treatment of polypropylene (PP) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Khashayar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Moussalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">http://cppa2017.inflpr.ro/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388822v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Assessment set-up for solid-state hydrogen storages for small mobile applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sakreddine Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Oubraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Pohlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">7th World Hydrogen Technology Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757149v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">DEM simulation of powder caking process under humid conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homayra Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Afrassibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering (CHISA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757097v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
+                <w:t xml:space="preserve">Experimental study of sucrose caking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dupas-Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Symposium On the Properties of Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757102v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
+                <w:t xml:space="preserve">Development of a Wurster type fluidized bed reactor coupled with an atmospheric plasma jet for the deposition of titanium oxide coating on micrometric particles: experiments and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Seyedshayan Tabibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzaneh Arefi-Khonsari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pulpytel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th International Conference on Plasma Surface Engineering (PSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757542v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of a device allowing the study of sucrose caking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757113v1</w:t>
+                <w:t xml:space="preserve">hal-04757102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caking of complex sucrose mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Benali</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth van Hecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ronga</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Pezron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757249v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulabilité des poudres fines : étude comparative des méthodes de caractérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High efficiency coating of sand particles with phosphorescent pigment in a fluidized bed: application in particle residence time distribution (RTD) measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atena Dehghani Kiadehi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssa Ould-Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
+              <w:t xml:space="preserve">ECCE10-ECAB3-EPIC5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757540v1</w:t>
+                <w:t xml:space="preserve">hal-04757113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural gas oxy-combustion with flue gas recycling for CO2 capture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of flow properties and hopper design with two shear testing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Chemical and Process Engineering (CHISA 2010) and 7th European Congress of Chemical Engineering (ECCE 7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">5th UK-China and 13th UK Particle Technology Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757085v1</w:t>
+                <w:t xml:space="preserve">hal-04757542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ronga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque Sciences et Technologies des Poudres (STP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757538v1</w:t>
+                <w:t xml:space="preserve">hal-04757249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coulabilité des poudres fines : étude comparative des méthodes de caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of carbochlorination of zirconium dioxide in a fluidized bed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Benali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées thématiques SFGP : Caractérisation des Poudres et Milieux Texturés 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Compiègne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural gas oxy-combustion with flue gas recycling for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bensakhria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Congress of Chemical and Process Engineering (CHISA 2010) and 7th European Congress of Chemical Engineering (ECCE 7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathematical modeling of fluidized-bed chlorination of ZrO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFPRI Annual General Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9294,1930 +9669,1930 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unresolved CFD-DEM simulation of a pilot-scale pneumatic conveying system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Element Modelling (DEM) of a granular material mixer: Zirconium sponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Kalb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on discrete elements methods DEM9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of activated carbon materials derived from phenolic resin for CO2 separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Berthauld-Drelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE&amp;ECAB Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM simulation to predict powder flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARTEC 2023 International congress on particle technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental analysis of spherical and non-spherical particles in a rotary drum: Metamodels for calibrating the friction coefficients in a rotary drum from DEM simuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela V C Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lachin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partec 2023 (International Congress on Particle Technology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04333051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Euliser Mosquera Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Drelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417521v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation DEM d’un mélangeur de milieux granulaires : Eponge de zirconium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417488v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project), The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modélisation DEM d’un mélangeur de milieux granulaires : Eponge de zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Kalb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Daouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
+              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417143v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rhéologique de particules de différentes tailles : comparaison de deux méthodes de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Cayla Arianer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Robisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the physical and flow properties of non-conventional solids for pneumatic conveying (PHOBARS project)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Pneumatic Handling Of Bio And Recycled Solids (PHOBARS project), The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Destoop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">The 10th International Conference on Conveying and Handling of Particulate Solids (CHoPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Salerno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416950v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de solides carbonés poreux enrichis en azote à partir de résines polybenzoxazines pour la séparation du CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization of the physical and flow properties of non-conventional solids for pneumatic conveying (PHOBARS project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lucia Quezada Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Leturia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khashayar Saleh</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Destoop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Particle Technology (WCPT9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417564v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Biomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire de Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Otaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fitzpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials and Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, Springer International Publishing, pp.331-355, 2023, Stem Cell Biology and Regenerative Medicine, 978-3-031-35832-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-35832-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Ingénierie et accidentologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2259, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j2259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et écoulement des solides granulaires dans les silos : Concepts de base et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J2258, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j2258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Particules fines et nanoparticules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4101, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-j4101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidisation gaz-solide : Bases et théorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J4100, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v2-j4100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11227,143 +11602,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détermination de la distribution du temps de séjour dans un réacteur hétérogène fluides/solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khashayar Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3118667. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11373,100 +11748,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation des réacteurs à lit fluidisé de carbochloration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie de Compiègne (UTC), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013COMP2097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04757609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11476,105 +11851,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des procédés solides divisés par la maîtrise des propriétés d’écoulement et des phénomènes de transfert fluide-solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Leturia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Technologie de Compiègne (UTC), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04757574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11642,51 +12017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="533D01C6"/>
+    <w:nsid w:val="C823121C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11873,51 +12248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikel-leturia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-6044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashayar Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leturia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2020.01.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ronga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH56HJCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bensakhria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757208v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0586" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757548v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338598v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757540v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757609v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013COMP2097" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikel-leturia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1474-6044" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Cayla Arianer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Leturia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Robisson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ablitzer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Daouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.120636" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900909v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dujany" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Otaola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Naji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Luart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11010041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976953v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mosquera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Delevingne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Drelich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA00110B" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chatre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lemerle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bataille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Herbelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Debacq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04707326v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khashayar Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12081604" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gu&#233;nin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2LC00816E" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Assaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125106" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Beaunac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Robisson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ablitzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashayar Saleh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wilkinson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2022.108941" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03166044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atena Dehghani Kiadehi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssa Ould-Dris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2021.01.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saleh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Matheron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leturia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.net.2020.01.012" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Samain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.11.048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459251v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sakreddine Manai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Pohlmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Oubraham" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01978437v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedshayan Tabibian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzaneh Arefi-Khonsari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadk Anagri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moussalem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap201800071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14356/kona.2018002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dupas-Langlet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassiabian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guessasma" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.03.020" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02190981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benali" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ronga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2013.11.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH56HJCQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bensakhria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1021107" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629917v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pauss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lucia Quezada Henry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guerin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pigeat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Barronpena" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lachin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05371453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Macak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojonirina Randriamanantena" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Nos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05442313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757293v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757288v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souraya Osman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Pelay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bougeard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757240v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417408v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Euliser Mosquera Ruiz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delbecq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Berthauld-Drelich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757555v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2022_0586" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757551v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pozzobon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757553v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417134v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farheez Mohamed" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417604v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Testa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Buot de L'Epine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757274v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Matheron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338598v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03978408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Khashayar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Moscosa-Santillan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schutz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04019346v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757265v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338965v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757256v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Madian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04025956v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757155v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757149v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homayra Tavares" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guessasma" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Afrassibian" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757122v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04388822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pulpytel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757102v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth van Hecke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pezron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757113v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757542v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757249v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bertin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ronga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757540v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757538v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04757085v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757534v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416864v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Destoop" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Brun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Kalb" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416933v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416651v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela V C Machado" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vitu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Trelea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417564v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417521v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417554v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire de Lartigue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fitzpatrick" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-35832-6_12" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2259" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380279v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j2258" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380254v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-j4101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-j4100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380520v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lenglet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757609v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013COMP2097" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04757574v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>