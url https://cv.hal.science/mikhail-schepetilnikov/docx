--- v0 (2026-03-31)
+++ v1 (2026-05-25)
@@ -294,161 +294,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analogs of mammalian 4E-BPs reveal a role for TOR in global plant translation</w:t>
+                <w:t xml:space="preserve">Cell surface receptor kinase FERONIA linked to nutrient sensor TORC signaling controls root hair growth at low temperature linked to low nitrate in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihan Dong</w:t>
+                <w:t xml:space="preserve">Javier Martínez Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Srour</w:t>
+                <w:t xml:space="preserve">Limei Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Lukhovitskaya</w:t>
+                <w:t xml:space="preserve">Lenka Kuběnová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Makarian</w:t>
+                <w:t xml:space="preserve">Miroslav Ovečka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baumberger</w:t>
+                <w:t xml:space="preserve">Victoria Berdion Gabarain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42 (8), pp.112892. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (1), pp.169-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236004v1</w:t>
+                <w:t xml:space="preserve">hal-04236025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;scp&amp;gt;TOR&amp;lt;/scp&amp;gt; acts as a metabolic gatekeeper for auxin‐dependent lateral root initiation in &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -562,161 +562,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell surface receptor kinase FERONIA linked to nutrient sensor TORC signaling controls root hair growth at low temperature linked to low nitrate in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Functional analogs of mammalian 4E-BPs reveal a role for TOR in global plant translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Martínez Pacheco</w:t>
+                <w:t xml:space="preserve">Yihan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limei Song</w:t>
+                <w:t xml:space="preserve">Ola Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Kuběnová</w:t>
+                <w:t xml:space="preserve">Nina Lukhovitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Ovečka</w:t>
+                <w:t xml:space="preserve">Joelle Makarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Berdion Gabarain</w:t>
+                <w:t xml:space="preserve">Nicolas Baumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 238 (1), pp.169-185. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (8), pp.112892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236025v1</w:t>
+                <w:t xml:space="preserve">hal-04236004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOR acts as metabolic gatekeeper for auxin-dependent lateral root initiation in Arabidopsis thaliana</w:t>
               </w:r>
@@ -983,77 +983,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylation of a reinitiation supporting protein, RISP, determines its function in translation reinitiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eder Alberto Mancera-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yihan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Makarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odon Thiébeauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1342,64 +1342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GTPase ROP2 binds and promotes activation of target of rapamycin, TOR, in response to auxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Schepetilnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Makarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Geldreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61BB3284"/>
+    <w:nsid w:val="C18E1907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3046,51 +3046,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikhail-schepetilnikov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9043-3592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malleshaiah Sharathkumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Schepetilnikov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Awasthi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krahmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Dong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lukhovitskaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Makarian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumberger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112892" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111273" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;nez Pacheco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limei Song" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kub&#283;nov&#225;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ove&#269;ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Berdion Gabarain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.03.29.486207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hacquard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baldrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma P&#233;rez-Salam&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alberto Mancera-Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Makarian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thi&#233;beauld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Mutsuro-Aoki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Teramura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tamukai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Fukui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kusano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shchepetilnikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Ryabova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01243" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Geldreich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbiao Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201694816" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schepetilnikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S. Zvereva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina G. Gubaeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Rajeswaran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aoki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teramura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schepetilnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ryabova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimitrova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancera-Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geldreich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Cillia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209487109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Pooggin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajeswaran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caranta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.39" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsarou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thiebeauld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Park" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.256" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mikhail-schepetilnikov" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9043-3592" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322095v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malleshaiah Sharathkumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Courbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Schepetilnikov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakhar Awasthi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Krahmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf439" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236025v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mart&#237;nez Pacheco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limei Song" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Kub&#283;nov&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Ove&#269;ka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Berdion Gabarain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18723" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Stitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kuster" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Reinert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Berthet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.2022111273" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihan Dong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Srour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Lukhovitskaya" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Makarian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baumberger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112892" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.03.29.486207" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03822495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Hacquard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baldrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imma P&#233;rez-Salam&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110671" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Alberto Mancera-Martinez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Makarian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odon Thi&#233;beauld" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromi Mutsuro-Aoki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Teramura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Tamukai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miho Fukui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Kusano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0253488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268437v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Shchepetilnikov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Ryabova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.01243" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Geldreich" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenbiao Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201694816" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schepetilnikov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639310v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S. Zvereva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Golyaev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Turco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina G. Gubaeva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Rajeswaran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dobrenel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Mancera-Martinez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Forzani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Azzopardi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01611" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253799v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aoki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teramura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schepetilnikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ryabova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kusano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimitrova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mancera-Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geldreich" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Keller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2013.61" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740818v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derrien" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baumberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Cillia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1209487109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Pooggin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rajeswaran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002568" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caranta" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robaglia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.39" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430656v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schott" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katsarou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Thiebeauld" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430658v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Park" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.256" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>