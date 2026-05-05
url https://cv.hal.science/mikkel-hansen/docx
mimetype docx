--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -66,2249 +66,2565 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Belief Ascriptions Are About More Than What Is on Someone Else's Mind</w:t>
+                <w:t xml:space="preserve">In their own words: pre-school children’s verbalizations of the appearance-reality distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esben Petersen</w:t>
+                <w:t xml:space="preserve">Bracha Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Poulsen</w:t>
+                <w:t xml:space="preserve">Christine Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (8), pp.655 - 669. </w:t>
+              <w:t xml:space="preserve">Language Learning and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.439-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0163853X.2016.1150042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15475441.2025.2462013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864324v1</w:t>
+                <w:t xml:space="preserve">halshs-05594796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliments, motivation et estime de soi : L'effet paradoxal de féliciter les capacités d'enfants.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of the L2 Learning Environment in Shaping Individual Learner Factors and Language Achievement: A Comparison Study of Danish and Spanish Learners of L2 English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cadierno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Delahaye</w:t>
+                <w:t xml:space="preserve">Carmen Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for the Psychology of Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52598/jpll/6/1/4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011397v1</w:t>
+                <w:t xml:space="preserve">halshs-05594774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPLIMENTS, MOTIVATION ET ESTIME DE SOI : L’EFFET PARADOXAL DE FÉLICITER LES CAPACITÉS DES ENFANTS</w:t>
+                <w:t xml:space="preserve">When Belief Ascriptions Are About More Than What Is on Someone Else's Mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Houillon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Petersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delahaye Isabelle</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Salès-Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discourse Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (8), pp.655 - 669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0163853X.2016.1150042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241266v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">If you know something, say something: young children's problem with false beliefs.</w:t>
+                <w:t xml:space="preserve">Compliments, motivation et estime de soi : L'effet paradoxal de féliciter les capacités d'enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Houillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (23), pp.1-7</w:t>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013-14, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718212v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hvordan lærer børn sprog.</w:t>
+                <w:t xml:space="preserve">COMPLIMENTS, MOTIVATION ET ESTIME DE SOI : L’EFFET PARADOXAL DE FÉLICITER LES CAPACITÉS DES ENFANTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Houillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delahaye Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psykologisk Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 80, pp.33-36</w:t>
+              <w:t xml:space="preserve">Psychologie et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718209v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's use of mutual exclusivity to learn labels for parts of objects</w:t>
+                <w:t xml:space="preserve">Hvordan lærer børn sprog.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellen M. Markman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.592-596</w:t>
+              <w:t xml:space="preserve">Psykologisk Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80, pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052899v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's use of mutual exclusivity to learn labels for parts of objects.</w:t>
+                <w:t xml:space="preserve">If you know something, say something: young children's problem with false beliefs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.-M. Markman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (2), pp.592-596</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (23), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718215v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Er ros godt for børn?</w:t>
+                <w:t xml:space="preserve">Children's use of mutual exclusivity to learn labels for parts of objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen M. Markman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psykologisk Set</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (69), pp.21-26</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.592-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718219v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Words: Children Disregard Some Pragmatic Information that Conflicts with Mutual Exclusivity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.-K. Jaswal</w:t>
+                <w:t xml:space="preserve">Children's use of mutual exclusivity to learn labels for parts of objects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Hansen</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-M. Markman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (2), pp.158-165</w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (2), pp.592-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718232v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appearance questions can be misleading: a discourse-based account of the appearance reality problem.</w:t>
+                <w:t xml:space="preserve">Er ros godt for børn?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.-M. Markman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 50, pp.233-263</w:t>
+              <w:t xml:space="preserve">Psykologisk Set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (69), pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718244v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young children's use of the mutual exclusivity assumption.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Wasow</w:t>
+                <w:t xml:space="preserve">Learning Words: Children Disregard Some Pragmatic Information that Conflicts with Mutual Exclusivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.-K. Jaswal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 47, pp.241-275</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718253v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appearance questions can be misleading: a discourse-based account of the appearance reality problem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-M. Markman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50, pp.233-263</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young children's use of the mutual exclusivity assumption.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.-M. Markman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Wasow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 47, pp.241-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attempts to console may depend on the goal: Studies of social support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-M. Horowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krasnoperova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.-A. Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 37 (1), pp.49-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The younger, the better? A study on Danish young learners of English. presented at Focus on the learner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Cadierno</w:t>
+                <w:t xml:space="preserve">La verbalisation de la distinction entre apparence et réalité par des enfants francophones de 3 à 6 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Hansen</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bracha Nir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions of individual differences to second language learning and teaching</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Konin, Poland</w:t>
+              <w:t xml:space="preserve">16ème Colloque international RIPSYDEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et Sciences de l'Éducation, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895575v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05594916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Danish EFL learners' language classroom anxiety.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katalin Fenyvesi</w:t>
+                <w:t xml:space="preserve">The younger, the better? A study on Danish young learners of English. presented at Focus on the learner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cadierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on the learner: Contributions of individual differences to second language learning and teaching, Konin, Poland, October 17-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Konin, Poland</w:t>
+              <w:t xml:space="preserve">Contributions of individual differences to second language learning and teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Konin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011429v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earlier, the better? Differences in socio-cognitive and affective factors between early and late Danish learners of EFL in a large-scale study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Young Danish EFL learners' language classroom anxiety.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Fenyvesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teresa Cadierno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Language Learning 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Jyväskylä, Finland</w:t>
+              <w:t xml:space="preserve">Focus on the learner: Contributions of individual differences to second language learning and teaching, Konin, Poland, October 17-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Konin, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011434v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention procedures to promote Theory of Mind in children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The earlier, the better? Differences in socio-cognitive and affective factors between early and late Danish learners of EFL in a large-scale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Fenyvesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cadierno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Narrative and Intervention: Promoting and assessing the development of language, literacy and socio-cognitive skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Descartes, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Psychology of Language Learning 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895648v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discourse-pragmatic factors in the false belief task</w:t>
+                <w:t xml:space="preserve">Intervention procedures to promote Theory of Mind in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar on Cognitive, linguistic and logical aspects of perspective-taking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organized by Torben Bräuner, Irina Polyanskaya, Patrick Blackburn, Roskilde University, Denmark, 2015, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference Narrative and Intervention: Promoting and assessing the development of language, literacy and socio-cognitive skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895649v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème psycholinguistique de jeunes enfants avec les tâches de fausse croyance.</w:t>
+                <w:t xml:space="preserve">Discourse-pragmatic factors in the false belief task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Développements et variabilités"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">Seminar on Cognitive, linguistic and logical aspects of perspective-taking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organized by Torben Bräuner, Irina Polyanskaya, Patrick Blackburn, Roskilde University, Denmark, 2015, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718202v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycholinguistic factors in children's understanding of the mind.</w:t>
+                <w:t xml:space="preserve">Le problème psycholinguistique de jeunes enfants avec les tâches de fausse croyance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium at the Biennial meeting of the society for research on child development.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Colloque "Développements et variabilités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718194v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children's theory of mind development: Do young children talk about the mind from two perspectives?</w:t>
+                <w:t xml:space="preserve">Psycholinguistic factors in children's understanding of the mind.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes pour l'investigation de perspective linguistique, symposium de l'Académie Royale Danoise de Sciences et Lettres, Copenhague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Denmark</w:t>
+              <w:t xml:space="preserve">Symposium at the Biennial meeting of the society for research on child development.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058076v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discourse-based account of 2-year-olds' understanding of the appearance-reality problem.</w:t>
+                <w:t xml:space="preserve">Children's theory of mind development: Do young children talk about the mind from two perspectives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Meeting of the Society for Research in Child Development.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Boston, United States</w:t>
+              <w:t xml:space="preserve">Méthodes pour l'investigation de perspective linguistique, symposium de l'Académie Royale Danoise de Sciences et Lettres, Copenhague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718221v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discourse-based account of the false belief problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pasalich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennial Meeting of the Society for Research in Child Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young children's spontaneous conversations about appearance and reality.</w:t>
+                <w:t xml:space="preserve">A discourse-based account of 2-year-olds' understanding of the appearance-reality problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Infant studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Biennial Meeting of the Society for Research in Child Development.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718235v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young children's theory of mind development: understanding when appearances differ from reality.</w:t>
+                <w:t xml:space="preserve">Young children's spontaneous conversations about appearance and reality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual conference of the Applied Cognitive Neuroscience Research Centre.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">International Conference on Infant studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718236v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discourse-based account of young children's understanding of the false belief problem.</w:t>
+                <w:t xml:space="preserve">Young children's theory of mind development: understanding when appearances differ from reality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial meeting of the Society for Research in Child Development.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">Annual conference of the Applied Cognitive Neuroscience Research Centre.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718239v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discourse-based account of young children's performance on the appearance-reality and false belief tasks.</w:t>
+                <w:t xml:space="preserve">A discourse-based account of young children's understanding of the false belief problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A discourse-based account of young children's performance on the appearance-reality and false belief tasks.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Stanford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Biennial meeting of the Society for Research in Child Development.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718249v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A discourse-based account of young children's performance on the appearance-reality and false belief tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikkel Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A discourse-based account of young children's performance on the appearance-reality and false belief tasks.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Stanford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discourse-based account of the appearance-reality problem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Infant Studies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2318,91 +2634,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øvelser til Psykologi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Forlaget Amanda, pp.119, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2412,167 +2728,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Når belønning og ros virker mod hensigten.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 psykologiske eksperimenter der ændrede vores syn på mennesket</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plurafutura Publishing, pp.N.C, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward and praise of children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masse, Shankland, et al. Anglais pour psychologues. Paris: Dunod.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2582,144 +2898,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sådan skal man ikke rose børn.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ditte-Koffod Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitte Krogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Thalud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2866,51 +3182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Hansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Petersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Poulsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2016.1150042" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011397v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Delahaye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Isabelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718209v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen M. Markman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718215v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-M. Markman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718219v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718232v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-K. Jaswal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wasow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Horowitz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasnoperova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tatar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-A. Person" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02895575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cadierno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011429v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Fenyvesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011434v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02895648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02895649v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718194v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058076v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718221v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718225v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasalich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718267v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte-Koffod Koch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Krogh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thalud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Hansen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bracha Nir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Simonin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15475441.2025.2462013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cadierno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52598/jpll/6/1/4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Petersen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Poulsen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Sal&#232;s-Wuillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0163853X.2016.1150042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Houillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Delahaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241266v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delahaye Isabelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718209v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052899v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen M. Markman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-M. Markman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.-K. Jaswal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718244v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wasow" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Horowitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krasnoperova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tatar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-A. Person" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02895575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Fenyvesi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02895648v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02895649v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718202v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718225v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasalich" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718221v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718246v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ditte-Koffod Koch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitte Krogh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Thalud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>